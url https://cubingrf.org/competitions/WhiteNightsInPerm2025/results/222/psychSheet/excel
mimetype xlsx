--- v5 (2026-09-07)
+++ v6 (2026-10-23)
@@ -107,75 +107,75 @@
   <si>
     <t>3.29</t>
   </si>
   <si>
     <t>1.35</t>
   </si>
   <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
     <t>3.57</t>
   </si>
   <si>
     <t>0.83</t>
   </si>
   <si>
     <t>Никита Малышкин</t>
   </si>
   <si>
     <t>3.76</t>
   </si>
   <si>
     <t>1.99</t>
   </si>
   <si>
+    <t>Дмитрий Сидоренко</t>
+  </si>
+  <si>
+    <t>3.96</t>
+  </si>
+  <si>
+    <t>0.86</t>
+  </si>
+  <si>
     <t>Роман Никитин</t>
   </si>
   <si>
     <t>4.30</t>
   </si>
   <si>
     <t>1.57</t>
   </si>
   <si>
     <t>Иван Милый</t>
   </si>
   <si>
     <t>4.40</t>
   </si>
   <si>
     <t>2.72</t>
-  </si>
-[...7 lines deleted...]
-    <t>0.86</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>4.96</t>
   </si>
   <si>
     <t>1.61</t>
   </si>
   <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>5.02</t>
   </si>
   <si>
     <t>2.58</t>
   </si>
   <si>
     <t>Арсений Новиков</t>
   </si>
   <si>
     <t>5.50</t>
   </si>