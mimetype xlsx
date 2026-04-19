--- v2 (2026-03-03)
+++ v3 (2026-04-19)
@@ -167,183 +167,183 @@
   <si>
     <t>15.40</t>
   </si>
   <si>
     <t>12.80</t>
   </si>
   <si>
     <t>Никита Малышкин</t>
   </si>
   <si>
     <t>15.61</t>
   </si>
   <si>
     <t>13.24</t>
   </si>
   <si>
     <t>Егор Боталов</t>
   </si>
   <si>
     <t>16.13</t>
   </si>
   <si>
     <t>11.58</t>
   </si>
   <si>
+    <t>Роман Никитин</t>
+  </si>
+  <si>
+    <t>17.00</t>
+  </si>
+  <si>
+    <t>13.07</t>
+  </si>
+  <si>
     <t>Владимир Кочергин</t>
   </si>
   <si>
     <t>17.64</t>
   </si>
   <si>
     <t>14.34</t>
   </si>
   <si>
     <t>Владимир Гриднев</t>
   </si>
   <si>
     <t>18.72</t>
   </si>
   <si>
     <t>15.32</t>
   </si>
   <si>
-    <t>Роман Никитин</t>
-[...7 lines deleted...]
-  <si>
     <t>Родион Фролов</t>
   </si>
   <si>
     <t>19.30</t>
   </si>
   <si>
     <t>12.98</t>
   </si>
   <si>
     <t>Арсений Новиков</t>
   </si>
   <si>
     <t>19.74</t>
   </si>
   <si>
     <t>18.52</t>
   </si>
   <si>
     <t>Тимур Братухин</t>
   </si>
   <si>
     <t>21.36</t>
   </si>
   <si>
     <t>16.75</t>
   </si>
   <si>
     <t>Никита Зайцев</t>
   </si>
   <si>
     <t>23.32</t>
   </si>
   <si>
     <t>19.66</t>
   </si>
   <si>
     <t>Святослав Целищев</t>
   </si>
   <si>
-    <t>25.09</t>
+    <t>24.02</t>
   </si>
   <si>
     <t>20.93</t>
   </si>
   <si>
     <t>Данил Большаков</t>
   </si>
   <si>
     <t>26.97</t>
   </si>
   <si>
     <t>17.29</t>
   </si>
   <si>
     <t>Алексей Смоляков</t>
   </si>
   <si>
-    <t>34.58</t>
-[...2 lines deleted...]
-    <t>31.15</t>
+    <t>29.47</t>
+  </si>
+  <si>
+    <t>27.92</t>
   </si>
   <si>
     <t>Федор Савин</t>
   </si>
   <si>
-    <t>39.81</t>
-[...2 lines deleted...]
-    <t>36.10</t>
+    <t>35.19</t>
+  </si>
+  <si>
+    <t>29.95</t>
+  </si>
+  <si>
+    <t>Роман Пономарев</t>
+  </si>
+  <si>
+    <t>41.24</t>
+  </si>
+  <si>
+    <t>28.19</t>
   </si>
   <si>
     <t>Семён Деменев</t>
   </si>
   <si>
     <t>42.34</t>
   </si>
   <si>
     <t>41.20</t>
   </si>
   <si>
     <t>Виктория Акопян</t>
   </si>
   <si>
     <t>44.37</t>
   </si>
   <si>
     <t>42.10</t>
   </si>
   <si>
     <t>Михаил Зуев</t>
   </si>
   <si>
     <t>44.97</t>
   </si>
   <si>
     <t>40.36</t>
-  </si>
-[...7 lines deleted...]
-    <t>28.19</t>
   </si>
   <si>
     <t>Михаил Отинов</t>
   </si>
   <si>
     <t>45.83</t>
   </si>
   <si>
     <t>27.71</t>
   </si>
   <si>
     <t>Иван Козлов</t>
   </si>
   <si>
     <t>49.17</t>
   </si>
   <si>
     <t>45.54</t>
   </si>
   <si>
     <t>Юлия Козлова</t>
   </si>
   <si>
     <t>52.28</t>
   </si>