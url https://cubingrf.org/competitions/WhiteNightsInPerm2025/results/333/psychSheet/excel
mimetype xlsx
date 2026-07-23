--- v3 (2026-04-19)
+++ v4 (2026-07-23)
@@ -47,152 +47,152 @@
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Иван Полканов</t>
   </si>
   <si>
     <t>6.91</t>
   </si>
   <si>
     <t>5.44</t>
   </si>
   <si>
     <t>Екатерина Канева</t>
   </si>
   <si>
     <t>7.93</t>
   </si>
   <si>
     <t>6.60</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
-    <t>8.22</t>
-[...2 lines deleted...]
-    <t>6.28</t>
+    <t>8.06</t>
+  </si>
+  <si>
+    <t>5.96</t>
   </si>
   <si>
     <t>Андрей Колеватых</t>
   </si>
   <si>
     <t>8.42</t>
   </si>
   <si>
-    <t>6.72</t>
+    <t>5.75</t>
   </si>
   <si>
     <t>Дарья Белоногова</t>
   </si>
   <si>
     <t>8.53</t>
   </si>
   <si>
     <t>6.67</t>
   </si>
   <si>
     <t>Илья Епифанов</t>
   </si>
   <si>
     <t>8.64</t>
   </si>
   <si>
     <t>6.24</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>9.40</t>
   </si>
   <si>
     <t>8.21</t>
   </si>
   <si>
     <t>Дмитрий Сидоренко</t>
   </si>
   <si>
     <t>9.48</t>
   </si>
   <si>
     <t>7.45</t>
   </si>
   <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
     <t>11.67</t>
   </si>
   <si>
-    <t>9.51</t>
+    <t>7.80</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>12.63</t>
   </si>
   <si>
     <t>8.58</t>
   </si>
   <si>
     <t>Иван Милый</t>
   </si>
   <si>
     <t>13.17</t>
   </si>
   <si>
     <t>10.83</t>
   </si>
   <si>
     <t>Дарья Владимирова</t>
   </si>
   <si>
     <t>13.35</t>
   </si>
   <si>
+    <t>Дмитрий Лукашонок</t>
+  </si>
+  <si>
+    <t>14.53</t>
+  </si>
+  <si>
+    <t>11.40</t>
+  </si>
+  <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>15.16</t>
   </si>
   <si>
     <t>12.84</t>
   </si>
   <si>
-    <t>Дмитрий Лукашонок</t>
-[...7 lines deleted...]
-  <si>
     <t>Никита Малышкин</t>
   </si>
   <si>
     <t>15.61</t>
   </si>
   <si>
     <t>13.24</t>
   </si>
   <si>
     <t>Егор Боталов</t>
   </si>
   <si>
     <t>16.13</t>
   </si>
   <si>
     <t>11.58</t>
   </si>
   <si>
     <t>Роман Никитин</t>
   </si>
   <si>
     <t>17.00</t>
   </si>
   <si>
     <t>13.07</t>
@@ -209,150 +209,150 @@
   <si>
     <t>Владимир Гриднев</t>
   </si>
   <si>
     <t>18.72</t>
   </si>
   <si>
     <t>15.32</t>
   </si>
   <si>
     <t>Родион Фролов</t>
   </si>
   <si>
     <t>19.30</t>
   </si>
   <si>
     <t>12.98</t>
   </si>
   <si>
     <t>Арсений Новиков</t>
   </si>
   <si>
     <t>19.74</t>
   </si>
   <si>
-    <t>18.52</t>
+    <t>16.65</t>
   </si>
   <si>
     <t>Тимур Братухин</t>
   </si>
   <si>
     <t>21.36</t>
   </si>
   <si>
     <t>16.75</t>
   </si>
   <si>
     <t>Никита Зайцев</t>
   </si>
   <si>
     <t>23.32</t>
   </si>
   <si>
     <t>19.66</t>
   </si>
   <si>
     <t>Святослав Целищев</t>
   </si>
   <si>
-    <t>24.02</t>
-[...2 lines deleted...]
-    <t>20.93</t>
+    <t>23.72</t>
+  </si>
+  <si>
+    <t>20.24</t>
+  </si>
+  <si>
+    <t>Алексей Смоляков</t>
+  </si>
+  <si>
+    <t>24.28</t>
+  </si>
+  <si>
+    <t>21.64</t>
   </si>
   <si>
     <t>Данил Большаков</t>
   </si>
   <si>
     <t>26.97</t>
   </si>
   <si>
     <t>17.29</t>
   </si>
   <si>
-    <t>Алексей Смоляков</t>
-[...7 lines deleted...]
-  <si>
     <t>Федор Савин</t>
   </si>
   <si>
     <t>35.19</t>
   </si>
   <si>
-    <t>29.95</t>
+    <t>25.30</t>
+  </si>
+  <si>
+    <t>Михаил Отинов</t>
+  </si>
+  <si>
+    <t>41.06</t>
+  </si>
+  <si>
+    <t>27.71</t>
   </si>
   <si>
     <t>Роман Пономарев</t>
   </si>
   <si>
     <t>41.24</t>
   </si>
   <si>
     <t>28.19</t>
   </si>
   <si>
     <t>Семён Деменев</t>
   </si>
   <si>
     <t>42.34</t>
   </si>
   <si>
     <t>41.20</t>
   </si>
   <si>
     <t>Виктория Акопян</t>
   </si>
   <si>
     <t>44.37</t>
   </si>
   <si>
     <t>42.10</t>
   </si>
   <si>
     <t>Михаил Зуев</t>
   </si>
   <si>
     <t>44.97</t>
   </si>
   <si>
     <t>40.36</t>
-  </si>
-[...7 lines deleted...]
-    <t>27.71</t>
   </si>
   <si>
     <t>Иван Козлов</t>
   </si>
   <si>
     <t>49.17</t>
   </si>
   <si>
     <t>45.54</t>
   </si>
   <si>
     <t>Юлия Козлова</t>
   </si>
   <si>
     <t>52.28</t>
   </si>
   <si>
     <t>48.91</t>
   </si>
   <si>
     <t>Дмитрий Смирнов</t>
   </si>
   <si>
     <t>55.85</t>
   </si>