--- v4 (2026-07-23)
+++ v5 (2026-09-07)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Иван Полканов</t>
   </si>
   <si>
     <t>6.91</t>
   </si>
   <si>
     <t>5.44</t>
   </si>
   <si>
-    <t>Екатерина Канева</t>
+    <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>7.93</t>
   </si>
   <si>
     <t>6.60</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>8.06</t>
   </si>
   <si>
     <t>5.96</t>
   </si>
   <si>
     <t>Андрей Колеватых</t>
   </si>
   <si>
     <t>8.42</t>
   </si>
   <si>
     <t>5.75</t>
   </si>
@@ -158,68 +158,68 @@
   <si>
     <t>14.53</t>
   </si>
   <si>
     <t>11.40</t>
   </si>
   <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>15.16</t>
   </si>
   <si>
     <t>12.84</t>
   </si>
   <si>
     <t>Никита Малышкин</t>
   </si>
   <si>
     <t>15.61</t>
   </si>
   <si>
     <t>13.24</t>
   </si>
   <si>
+    <t>Роман Никитин</t>
+  </si>
+  <si>
+    <t>16.10</t>
+  </si>
+  <si>
+    <t>13.07</t>
+  </si>
+  <si>
     <t>Егор Боталов</t>
   </si>
   <si>
     <t>16.13</t>
   </si>
   <si>
     <t>11.58</t>
   </si>
   <si>
-    <t>Роман Никитин</t>
-[...7 lines deleted...]
-  <si>
     <t>Владимир Кочергин</t>
   </si>
   <si>
     <t>17.64</t>
   </si>
   <si>
     <t>14.34</t>
   </si>
   <si>
     <t>Владимир Гриднев</t>
   </si>
   <si>
     <t>18.72</t>
   </si>
   <si>
     <t>15.32</t>
   </si>
   <si>
     <t>Родион Фролов</t>
   </si>
   <si>
     <t>19.30</t>
   </si>
   <si>
     <t>12.98</t>
@@ -245,51 +245,51 @@
   <si>
     <t>Никита Зайцев</t>
   </si>
   <si>
     <t>23.32</t>
   </si>
   <si>
     <t>19.66</t>
   </si>
   <si>
     <t>Святослав Целищев</t>
   </si>
   <si>
     <t>23.72</t>
   </si>
   <si>
     <t>20.24</t>
   </si>
   <si>
     <t>Алексей Смоляков</t>
   </si>
   <si>
     <t>24.28</t>
   </si>
   <si>
-    <t>21.64</t>
+    <t>18.98</t>
   </si>
   <si>
     <t>Данил Большаков</t>
   </si>
   <si>
     <t>26.97</t>
   </si>
   <si>
     <t>17.29</t>
   </si>
   <si>
     <t>Федор Савин</t>
   </si>
   <si>
     <t>35.19</t>
   </si>
   <si>
     <t>25.30</t>
   </si>
   <si>
     <t>Михаил Отинов</t>
   </si>
   <si>
     <t>41.06</t>
   </si>