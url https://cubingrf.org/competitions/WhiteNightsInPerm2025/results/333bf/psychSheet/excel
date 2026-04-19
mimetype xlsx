--- v1 (2026-03-03)
+++ v2 (2026-04-19)
@@ -29,51 +29,51 @@
     <sheet name="333bf" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
-    <t>21.69</t>
+    <t>20.49</t>
   </si>
   <si>
     <t>16.34</t>
   </si>
   <si>
     <t>Екатерина Канева</t>
   </si>
   <si>
     <t>1:05.48</t>
   </si>
   <si>
     <t>Дарья Владимирова</t>
   </si>
   <si>
     <t>1:28.40</t>
   </si>
   <si>
     <t>Илья Епифанов</t>
   </si>
   <si>
     <t>3:42.39</t>
   </si>
   <si>
     <t>2:23.01</t>
   </si>