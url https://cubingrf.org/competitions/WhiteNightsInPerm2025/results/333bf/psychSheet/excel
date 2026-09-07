--- v2 (2026-04-19)
+++ v3 (2026-09-07)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>20.49</t>
   </si>
   <si>
     <t>16.34</t>
   </si>
   <si>
-    <t>Екатерина Канева</t>
+    <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>1:05.48</t>
   </si>
   <si>
     <t>Дарья Владимирова</t>
   </si>
   <si>
     <t>1:28.40</t>
   </si>
   <si>
     <t>Илья Епифанов</t>
   </si>
   <si>
     <t>3:42.39</t>
   </si>
   <si>
     <t>2:23.01</t>
   </si>
   <si>
     <t>Дарья Белоногова</t>
   </si>
   <si>
     <t>3:51.04</t>
   </si>