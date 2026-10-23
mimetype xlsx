--- v5 (2026-09-07)
+++ v6 (2026-10-23)
@@ -59,75 +59,75 @@
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>55.69</t>
   </si>
   <si>
     <t>49.14</t>
   </si>
   <si>
     <t>Дарья Белоногова</t>
   </si>
   <si>
     <t>1:00.51</t>
   </si>
   <si>
     <t>55.86</t>
   </si>
   <si>
     <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>1:00.78</t>
   </si>
   <si>
-    <t>58.17</t>
+    <t>58.10</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>1:04.46</t>
   </si>
   <si>
     <t>52.77</t>
   </si>
   <si>
     <t>Дмитрий Сидоренко</t>
   </si>
   <si>
-    <t>1:08.63</t>
+    <t>1:05.35</t>
   </si>
   <si>
     <t>59.63</t>
   </si>
   <si>
     <t>Андрей Колеватых</t>
   </si>
   <si>
-    <t>1:09.37</t>
+    <t>1:08.85</t>
   </si>
   <si>
     <t>1:02.59</t>
   </si>
   <si>
     <t>Илья Епифанов</t>
   </si>
   <si>
     <t>1:13.84</t>
   </si>
   <si>
     <t>1:05.46</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>1:16.84</t>
   </si>
   <si>
     <t>1:06.32</t>
   </si>
   <si>
     <t>Степан Щевелёв</t>
   </si>