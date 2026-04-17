--- v1 (2026-03-03)
+++ v2 (2026-04-17)
@@ -17,213 +17,213 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="minx" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Дарья Белоногова</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Darya Belonogova</t>
   </si>
   <si>
     <t>42.29</t>
   </si>
   <si>
     <t>34.41</t>
   </si>
   <si>
-    <t>Андрей Колеватых</t>
+    <t>Nikita Popkov</t>
+  </si>
+  <si>
+    <t>47.63</t>
+  </si>
+  <si>
+    <t>42.60</t>
+  </si>
+  <si>
+    <t>Andrey Kolevatykh</t>
   </si>
   <si>
     <t>51.11</t>
   </si>
   <si>
     <t>48.08</t>
   </si>
   <si>
-    <t>Никита Попков</t>
-[...8 lines deleted...]
-    <t>Екатерина Канева</t>
+    <t>Ekaterina Kaneva</t>
   </si>
   <si>
     <t>54.26</t>
   </si>
   <si>
     <t>51.04</t>
   </si>
   <si>
-    <t>Тимофей Терещенко</t>
+    <t>Timofey Tereshchenko</t>
   </si>
   <si>
     <t>1:02.03</t>
   </si>
   <si>
-    <t>Дмитрий Сидоренко</t>
+    <t>Dmitry Sidorenko</t>
   </si>
   <si>
     <t>1:04.24</t>
   </si>
   <si>
     <t>55.72</t>
   </si>
   <si>
-    <t>Илья Епифанов</t>
+    <t>Ilya Epifanov</t>
   </si>
   <si>
     <t>1:29.40</t>
   </si>
   <si>
     <t>1:14.40</t>
   </si>
   <si>
-    <t>Иван Милый</t>
+    <t>Ivan Milyi</t>
   </si>
   <si>
     <t>1:30.52</t>
   </si>
   <si>
     <t>1:16.67</t>
   </si>
   <si>
-    <t>Степан Щевелёв</t>
+    <t>Stepan Shchevelev</t>
   </si>
   <si>
     <t>1:41.14</t>
   </si>
   <si>
     <t>1:30.87</t>
   </si>
   <si>
-    <t>Никита Малышкин</t>
+    <t>Nikita Malyshkin</t>
   </si>
   <si>
     <t>1:44.44</t>
   </si>
   <si>
     <t>1:31.87</t>
   </si>
   <si>
-    <t>Александр Катюков</t>
+    <t>Alexander Katyukov</t>
   </si>
   <si>
     <t>2:49.84</t>
   </si>
   <si>
     <t>2:39.41</t>
   </si>
   <si>
-    <t>Владимир Кочергин</t>
+    <t>Vladimir Kochergin</t>
   </si>
   <si>
     <t>2:18.69</t>
   </si>
   <si>
-    <t>Данил Большаков</t>
+    <t>Danil Bolshakov</t>
   </si>
   <si>
     <t>2:38.44</t>
   </si>
   <si>
-    <t>Юлия Козлова</t>
+    <t>Julia Kozlova</t>
   </si>
   <si>
     <t>2:51.19</t>
   </si>
   <si>
-    <t>Владимир Гриднев</t>
+    <t>Vladimir Gridnev</t>
   </si>
   <si>
     <t>2:53.20</t>
   </si>
   <si>
-    <t>Дмитрий Лукашонок</t>
+    <t>Dmitriy Lukashonok</t>
   </si>
   <si>
     <t>2:54.05</t>
   </si>
   <si>
-    <t>Родион Фролов</t>
+    <t>Rodion Frolov</t>
   </si>
   <si>
     <t>3:07.14</t>
   </si>
   <si>
-    <t>Тимур Братухин</t>
+    <t>Timur Bratukhin</t>
   </si>
   <si>
     <t>3:13.46</t>
   </si>
   <si>
-    <t>Роман Пономарев</t>
+    <t>Roman Ponomarev</t>
   </si>
   <si>
     <t>4:53.96</t>
   </si>
   <si>
-    <t>Глеб Ожгибесов</t>
-[...8 lines deleted...]
-    <t>Семён Деменев</t>
+    <t>Gleb Ozhgibesov</t>
+  </si>
+  <si>
+    <t>Ivan Kozlov</t>
+  </si>
+  <si>
+    <t>Ksenia Chekmeneva</t>
+  </si>
+  <si>
+    <t>Semen Demenev</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -546,51 +546,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C24" sqref="C24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>