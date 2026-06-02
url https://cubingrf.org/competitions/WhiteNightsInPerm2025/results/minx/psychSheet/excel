--- v2 (2026-04-17)
+++ v3 (2026-06-02)
@@ -50,77 +50,77 @@
   <si>
     <t>Darya Belonogova</t>
   </si>
   <si>
     <t>42.29</t>
   </si>
   <si>
     <t>34.41</t>
   </si>
   <si>
     <t>Nikita Popkov</t>
   </si>
   <si>
     <t>47.63</t>
   </si>
   <si>
     <t>42.60</t>
   </si>
   <si>
     <t>Andrey Kolevatykh</t>
   </si>
   <si>
     <t>51.11</t>
   </si>
   <si>
-    <t>48.08</t>
+    <t>47.44</t>
   </si>
   <si>
     <t>Ekaterina Kaneva</t>
   </si>
   <si>
     <t>54.26</t>
   </si>
   <si>
     <t>51.04</t>
   </si>
   <si>
+    <t>Dmitry Sidorenko</t>
+  </si>
+  <si>
+    <t>1:01.31</t>
+  </si>
+  <si>
+    <t>55.13</t>
+  </si>
+  <si>
     <t>Timofey Tereshchenko</t>
   </si>
   <si>
     <t>1:02.03</t>
   </si>
   <si>
-    <t>Dmitry Sidorenko</t>
-[...7 lines deleted...]
-  <si>
     <t>Ilya Epifanov</t>
   </si>
   <si>
     <t>1:29.40</t>
   </si>
   <si>
     <t>1:14.40</t>
   </si>
   <si>
     <t>Ivan Milyi</t>
   </si>
   <si>
     <t>1:30.52</t>
   </si>
   <si>
     <t>1:16.67</t>
   </si>
   <si>
     <t>Stepan Shchevelev</t>
   </si>
   <si>
     <t>1:41.14</t>
   </si>
   <si>
     <t>1:30.87</t>
@@ -137,75 +137,75 @@
   <si>
     <t>Alexander Katyukov</t>
   </si>
   <si>
     <t>2:49.84</t>
   </si>
   <si>
     <t>2:39.41</t>
   </si>
   <si>
     <t>Vladimir Kochergin</t>
   </si>
   <si>
     <t>2:18.69</t>
   </si>
   <si>
     <t>Danil Bolshakov</t>
   </si>
   <si>
     <t>2:38.44</t>
   </si>
   <si>
     <t>Julia Kozlova</t>
   </si>
   <si>
-    <t>2:51.19</t>
+    <t>2:49.06</t>
   </si>
   <si>
     <t>Vladimir Gridnev</t>
   </si>
   <si>
     <t>2:53.20</t>
   </si>
   <si>
     <t>Dmitriy Lukashonok</t>
   </si>
   <si>
     <t>2:54.05</t>
   </si>
   <si>
+    <t>Timur Bratukhin</t>
+  </si>
+  <si>
+    <t>2:56.47</t>
+  </si>
+  <si>
     <t>Rodion Frolov</t>
   </si>
   <si>
     <t>3:07.14</t>
-  </si>
-[...4 lines deleted...]
-    <t>3:13.46</t>
   </si>
   <si>
     <t>Roman Ponomarev</t>
   </si>
   <si>
     <t>4:53.96</t>
   </si>
   <si>
     <t>Gleb Ozhgibesov</t>
   </si>
   <si>
     <t>Ivan Kozlov</t>
   </si>
   <si>
     <t>Ksenia Chekmeneva</t>
   </si>
   <si>
     <t>Semen Demenev</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -632,65 +632,65 @@
     <row r="5" spans="1:4">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="D5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:4">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>21</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>22</v>
       </c>
       <c r="D8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:4">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>24</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>25</v>