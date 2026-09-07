--- v3 (2026-06-02)
+++ v4 (2026-09-07)
@@ -17,213 +17,213 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="minx" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Competitor</t>
-[...8 lines deleted...]
-    <t>Darya Belonogova</t>
+    <t>Имя и фамилия участника</t>
+  </si>
+  <si>
+    <t>Среднее</t>
+  </si>
+  <si>
+    <t>Лучшее</t>
+  </si>
+  <si>
+    <t>Дарья Белоногова</t>
   </si>
   <si>
     <t>42.29</t>
   </si>
   <si>
     <t>34.41</t>
   </si>
   <si>
-    <t>Nikita Popkov</t>
+    <t>Никита Попков</t>
   </si>
   <si>
     <t>47.63</t>
   </si>
   <si>
     <t>42.60</t>
   </si>
   <si>
-    <t>Andrey Kolevatykh</t>
+    <t>Андрей Колеватых</t>
   </si>
   <si>
     <t>51.11</t>
   </si>
   <si>
     <t>47.44</t>
   </si>
   <si>
-    <t>Ekaterina Kaneva</t>
+    <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>54.26</t>
   </si>
   <si>
     <t>51.04</t>
   </si>
   <si>
-    <t>Dmitry Sidorenko</t>
+    <t>Дмитрий Сидоренко</t>
   </si>
   <si>
     <t>1:01.31</t>
   </si>
   <si>
     <t>55.13</t>
   </si>
   <si>
-    <t>Timofey Tereshchenko</t>
+    <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>1:02.03</t>
   </si>
   <si>
-    <t>Ilya Epifanov</t>
+    <t>Илья Епифанов</t>
   </si>
   <si>
     <t>1:29.40</t>
   </si>
   <si>
     <t>1:14.40</t>
   </si>
   <si>
-    <t>Ivan Milyi</t>
+    <t>Иван Милый</t>
   </si>
   <si>
     <t>1:30.52</t>
   </si>
   <si>
     <t>1:16.67</t>
   </si>
   <si>
-    <t>Stepan Shchevelev</t>
+    <t>Степан Щевелёв</t>
   </si>
   <si>
     <t>1:41.14</t>
   </si>
   <si>
     <t>1:30.87</t>
   </si>
   <si>
-    <t>Nikita Malyshkin</t>
+    <t>Никита Малышкин</t>
   </si>
   <si>
     <t>1:44.44</t>
   </si>
   <si>
     <t>1:31.87</t>
   </si>
   <si>
-    <t>Alexander Katyukov</t>
+    <t>Александр Катюков</t>
   </si>
   <si>
     <t>2:49.84</t>
   </si>
   <si>
     <t>2:39.41</t>
   </si>
   <si>
-    <t>Vladimir Kochergin</t>
+    <t>Владимир Кочергин</t>
   </si>
   <si>
     <t>2:18.69</t>
   </si>
   <si>
-    <t>Danil Bolshakov</t>
+    <t>Данил Большаков</t>
   </si>
   <si>
     <t>2:38.44</t>
   </si>
   <si>
-    <t>Julia Kozlova</t>
+    <t>Юлия Козлова</t>
   </si>
   <si>
     <t>2:49.06</t>
   </si>
   <si>
-    <t>Vladimir Gridnev</t>
+    <t>Владимир Гриднев</t>
   </si>
   <si>
     <t>2:53.20</t>
   </si>
   <si>
-    <t>Dmitriy Lukashonok</t>
+    <t>Дмитрий Лукашонок</t>
   </si>
   <si>
     <t>2:54.05</t>
   </si>
   <si>
-    <t>Timur Bratukhin</t>
+    <t>Тимур Братухин</t>
   </si>
   <si>
     <t>2:56.47</t>
   </si>
   <si>
-    <t>Rodion Frolov</t>
+    <t>Родион Фролов</t>
   </si>
   <si>
     <t>3:07.14</t>
   </si>
   <si>
-    <t>Roman Ponomarev</t>
+    <t>Роман Пономарев</t>
   </si>
   <si>
     <t>4:53.96</t>
   </si>
   <si>
-    <t>Gleb Ozhgibesov</t>
-[...8 lines deleted...]
-    <t>Semen Demenev</t>
+    <t>Глеб Ожгибесов</t>
+  </si>
+  <si>
+    <t>Иван Козлов</t>
+  </si>
+  <si>
+    <t>Ксения Чекменëва</t>
+  </si>
+  <si>
+    <t>Семён Деменев</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -546,51 +546,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C24" sqref="C24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>