--- v6 (2026-09-07)
+++ v7 (2026-10-23)
@@ -38,108 +38,108 @@
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>3.38</t>
   </si>
   <si>
     <t>1.86</t>
   </si>
   <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
-    <t>4.39</t>
+    <t>4.07</t>
   </si>
   <si>
     <t>2.27</t>
   </si>
   <si>
+    <t>Андрей Колеватых</t>
+  </si>
+  <si>
+    <t>4.37</t>
+  </si>
+  <si>
+    <t>2.99</t>
+  </si>
+  <si>
     <t>Илья Епифанов</t>
   </si>
   <si>
     <t>4.71</t>
   </si>
   <si>
     <t>2.32</t>
   </si>
   <si>
-    <t>Андрей Колеватых</t>
-[...7 lines deleted...]
-  <si>
     <t>Дарья Белоногова</t>
   </si>
   <si>
     <t>5.34</t>
   </si>
   <si>
     <t>3.12</t>
   </si>
   <si>
     <t>Никита Малышкин</t>
   </si>
   <si>
     <t>6.17</t>
   </si>
   <si>
     <t>4.22</t>
   </si>
   <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>6.18</t>
   </si>
   <si>
     <t>4.24</t>
   </si>
   <si>
     <t>Дмитрий Сидоренко</t>
   </si>
   <si>
     <t>6.70</t>
   </si>
   <si>
-    <t>4.95</t>
+    <t>4.46</t>
   </si>
   <si>
     <t>Иван Милый</t>
   </si>
   <si>
     <t>7.14</t>
   </si>
   <si>
     <t>4.52</t>
   </si>
   <si>
     <t>Дарья Владимирова</t>
   </si>
   <si>
     <t>7.89</t>
   </si>
   <si>
     <t>5.31</t>
   </si>
   <si>
     <t>Роман Никитин</t>
   </si>
   <si>
     <t>8.06</t>
   </si>
@@ -191,60 +191,60 @@
   <si>
     <t>5.75</t>
   </si>
   <si>
     <t>Владимир Кочергин</t>
   </si>
   <si>
     <t>11.54</t>
   </si>
   <si>
     <t>9.04</t>
   </si>
   <si>
     <t>Юлия Козлова</t>
   </si>
   <si>
     <t>11.73</t>
   </si>
   <si>
     <t>8.22</t>
   </si>
   <si>
     <t>Святослав Целищев</t>
   </si>
   <si>
-    <t>13.36</t>
-[...2 lines deleted...]
-    <t>8.57</t>
+    <t>12.81</t>
+  </si>
+  <si>
+    <t>6.11</t>
   </si>
   <si>
     <t>Федор Савин</t>
   </si>
   <si>
-    <t>13.48</t>
+    <t>13.02</t>
   </si>
   <si>
     <t>6.92</t>
   </si>
   <si>
     <t>Алексей Смоляков</t>
   </si>
   <si>
     <t>14.06</t>
   </si>
   <si>
     <t>9.99</t>
   </si>
   <si>
     <t>Дмитрий Лукашонок</t>
   </si>
   <si>
     <t>14.19</t>
   </si>
   <si>
     <t>9.22</t>
   </si>
   <si>
     <t>Роман Пономарев</t>
   </si>