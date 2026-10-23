--- v4 (2026-09-07)
+++ v5 (2026-10-23)
@@ -38,54 +38,54 @@
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>20.49</t>
   </si>
   <si>
     <t>16.34</t>
   </si>
   <si>
     <t>Павел Мишин</t>
   </si>
   <si>
-    <t>30.28</t>
-[...2 lines deleted...]
-    <t>23.85</t>
+    <t>26.33</t>
+  </si>
+  <si>
+    <t>21.56</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>37.43</t>
   </si>
   <si>
     <t>24.27</t>
   </si>
   <si>
     <t>Андрей Ильин</t>
   </si>
   <si>
     <t>1:04.42</t>
   </si>
   <si>
     <t>32.78</t>
   </si>
   <si>
     <t>Николай Массон</t>
   </si>
   <si>
     <t>58.24</t>
   </si>