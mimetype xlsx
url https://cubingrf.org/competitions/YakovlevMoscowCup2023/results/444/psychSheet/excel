--- v2 (2026-03-03)
+++ v3 (2026-04-17)
@@ -38,51 +38,51 @@
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Тимофей Тарасенко</t>
   </si>
   <si>
     <t>22.28</t>
   </si>
   <si>
     <t>19.19</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
-    <t>26.51</t>
+    <t>26.45</t>
   </si>
   <si>
     <t>22.52</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>28.54</t>
   </si>
   <si>
     <t>24.50</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>29.49</t>
   </si>
   <si>
     <t>26.24</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
@@ -161,93 +161,93 @@
   <si>
     <t>37.44</t>
   </si>
   <si>
     <t>30.51</t>
   </si>
   <si>
     <t>Владислав Шуршилин</t>
   </si>
   <si>
     <t>37.52</t>
   </si>
   <si>
     <t>34.75</t>
   </si>
   <si>
     <t>Богдан Землянский</t>
   </si>
   <si>
     <t>37.72</t>
   </si>
   <si>
     <t>30.69</t>
   </si>
   <si>
+    <t>Владимир Филин</t>
+  </si>
+  <si>
+    <t>38.71</t>
+  </si>
+  <si>
+    <t>35.01</t>
+  </si>
+  <si>
     <t>Владислав Андросов</t>
   </si>
   <si>
     <t>40.58</t>
   </si>
   <si>
     <t>38.31</t>
   </si>
   <si>
     <t>Иван Олейников</t>
   </si>
   <si>
     <t>40.82</t>
   </si>
   <si>
     <t>33.02</t>
   </si>
   <si>
     <t>Максим Шевченко</t>
   </si>
   <si>
     <t>41.03</t>
   </si>
   <si>
     <t>37.60</t>
   </si>
   <si>
     <t>Кыйархан Николаев</t>
   </si>
   <si>
     <t>41.61</t>
   </si>
   <si>
     <t>37.42</t>
-  </si>
-[...7 lines deleted...]
-    <t>35.01</t>
   </si>
   <si>
     <t>Дмитрий Дергунов</t>
   </si>
   <si>
     <t>42.71</t>
   </si>
   <si>
     <t>38.95</t>
   </si>
   <si>
     <t>Максим Козловский</t>
   </si>
   <si>
     <t>43.34</t>
   </si>
   <si>
     <t>36.85</t>
   </si>
   <si>
     <t>Ислам Китиев</t>
   </si>
   <si>
     <t>43.36</t>
   </si>