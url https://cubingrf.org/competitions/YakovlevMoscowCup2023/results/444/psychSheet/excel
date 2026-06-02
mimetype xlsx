--- v3 (2026-04-17)
+++ v4 (2026-06-02)
@@ -50,69 +50,69 @@
   <si>
     <t>Тимофей Тарасенко</t>
   </si>
   <si>
     <t>22.28</t>
   </si>
   <si>
     <t>19.19</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>26.45</t>
   </si>
   <si>
     <t>22.52</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>28.54</t>
   </si>
   <si>
-    <t>24.50</t>
+    <t>22.49</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>29.49</t>
   </si>
   <si>
     <t>26.24</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
-    <t>31.07</t>
-[...2 lines deleted...]
-    <t>27.36</t>
+    <t>30.87</t>
+  </si>
+  <si>
+    <t>26.80</t>
   </si>
   <si>
     <t>Григорий Барашкин</t>
   </si>
   <si>
     <t>32.30</t>
   </si>
   <si>
     <t>27.52</t>
   </si>
   <si>
     <t>Илья Назаров</t>
   </si>
   <si>
     <t>32.37</t>
   </si>
   <si>
     <t>28.87</t>
   </si>
   <si>
     <t>Дмитрий Васильев</t>
   </si>
   <si>
     <t>32.83</t>
   </si>
@@ -314,158 +314,158 @@
   <si>
     <t>49.55</t>
   </si>
   <si>
     <t>42.20</t>
   </si>
   <si>
     <t>Егор Афанасенко</t>
   </si>
   <si>
     <t>50.05</t>
   </si>
   <si>
     <t>41.26</t>
   </si>
   <si>
     <t>Леонид Тарасенко</t>
   </si>
   <si>
     <t>51.41</t>
   </si>
   <si>
     <t>48.66</t>
   </si>
   <si>
+    <t>Анастасия Тихенко</t>
+  </si>
+  <si>
+    <t>51.78</t>
+  </si>
+  <si>
+    <t>39.79</t>
+  </si>
+  <si>
     <t>Михаил Говголенко</t>
   </si>
   <si>
     <t>52.33</t>
   </si>
   <si>
     <t>46.95</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>52.41</t>
   </si>
   <si>
     <t>42.85</t>
   </si>
   <si>
     <t>Иван Сидоренко</t>
   </si>
   <si>
     <t>53.05</t>
   </si>
   <si>
     <t>43.67</t>
   </si>
   <si>
     <t>Степан Матвеев</t>
   </si>
   <si>
     <t>53.73</t>
   </si>
   <si>
     <t>49.32</t>
   </si>
   <si>
-    <t>Анастасия Тихенко</t>
-[...7 lines deleted...]
-  <si>
     <t>Алексей Корицкий</t>
   </si>
   <si>
     <t>54.48</t>
   </si>
   <si>
     <t>47.68</t>
   </si>
   <si>
     <t>Руслан Романенко</t>
   </si>
   <si>
     <t>54.71</t>
   </si>
   <si>
     <t>43.21</t>
   </si>
   <si>
     <t>Дмитрий Колотвин</t>
   </si>
   <si>
     <t>54.87</t>
   </si>
   <si>
     <t>49.58</t>
   </si>
   <si>
     <t>Павел Мишин</t>
   </si>
   <si>
     <t>59.22</t>
   </si>
   <si>
     <t>53.37</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
-    <t>1:01.64</t>
+    <t>59.41</t>
   </si>
   <si>
     <t>48.67</t>
   </si>
   <si>
+    <t>Андрей Васёв</t>
+  </si>
+  <si>
+    <t>1:01.10</t>
+  </si>
+  <si>
+    <t>57.51</t>
+  </si>
+  <si>
     <t>Екатерина Шураева</t>
   </si>
   <si>
     <t>1:02.30</t>
   </si>
   <si>
     <t>49.90</t>
   </si>
   <si>
-    <t>Андрей Васёв</t>
-[...7 lines deleted...]
-  <si>
     <t>Иван Стрешинский</t>
   </si>
   <si>
     <t>1:07.14</t>
   </si>
   <si>
     <t>1:02.96</t>
   </si>
   <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>1:08.62</t>
   </si>
   <si>
     <t>1:04.92</t>
   </si>
   <si>
     <t>Иван Малкин</t>
   </si>
   <si>
     <t>1:08.97</t>
   </si>
   <si>
     <t>46.56</t>
@@ -473,51 +473,51 @@
   <si>
     <t>Дмитрий Родин</t>
   </si>
   <si>
     <t>1:12.18</t>
   </si>
   <si>
     <t>1:02.54</t>
   </si>
   <si>
     <t>Александр Большаков</t>
   </si>
   <si>
     <t>1:23.08</t>
   </si>
   <si>
     <t>1:10.92</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>1:25.72</t>
   </si>
   <si>
-    <t>1:23.36</t>
+    <t>1:20.35</t>
   </si>
   <si>
     <t>Максим Калинин</t>
   </si>
   <si>
     <t>1:28.42</t>
   </si>
   <si>
     <t>1:20.49</t>
   </si>
   <si>
     <t>Кристина Королёва</t>
   </si>
   <si>
     <t>1:33.81</t>
   </si>
   <si>
     <t>1:15.31</t>
   </si>
   <si>
     <t>Семен Авдеев</t>
   </si>
   <si>
     <t>2:15.33</t>
   </si>