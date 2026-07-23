--- v4 (2026-06-02)
+++ v5 (2026-07-23)
@@ -17,576 +17,576 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Тимофей Тарасенко</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Timofei Tarasenko</t>
   </si>
   <si>
     <t>22.28</t>
   </si>
   <si>
     <t>19.19</t>
   </si>
   <si>
-    <t>Анатолий Туренко</t>
+    <t>Anatolii Turenko</t>
   </si>
   <si>
     <t>26.45</t>
   </si>
   <si>
     <t>22.52</t>
   </si>
   <si>
-    <t>Дмитрий Гундин</t>
+    <t>Dmitry Gundin</t>
   </si>
   <si>
     <t>28.54</t>
   </si>
   <si>
     <t>22.49</t>
   </si>
   <si>
-    <t>Андрей Панов</t>
+    <t>Andrey Panov</t>
   </si>
   <si>
     <t>29.49</t>
   </si>
   <si>
     <t>26.24</t>
   </si>
   <si>
-    <t>Никита Попков</t>
+    <t>Dmitry Vasilyev</t>
+  </si>
+  <si>
+    <t>30.07</t>
+  </si>
+  <si>
+    <t>25.86</t>
+  </si>
+  <si>
+    <t>Nikita Popkov</t>
   </si>
   <si>
     <t>30.87</t>
   </si>
   <si>
     <t>26.80</t>
   </si>
   <si>
-    <t>Григорий Барашкин</t>
+    <t>Grigoriy Barashkin</t>
   </si>
   <si>
     <t>32.30</t>
   </si>
   <si>
     <t>27.52</t>
   </si>
   <si>
-    <t>Илья Назаров</t>
+    <t>Ilya Nazarov</t>
   </si>
   <si>
     <t>32.37</t>
   </si>
   <si>
     <t>28.87</t>
   </si>
   <si>
-    <t>Дмитрий Васильев</t>
-[...8 lines deleted...]
-    <t>Арсений Павлов</t>
+    <t>Arsenii Pavlov</t>
   </si>
   <si>
     <t>32.99</t>
   </si>
   <si>
     <t>27.07</t>
   </si>
   <si>
-    <t>Александр Докин</t>
+    <t>Aleksandr Dokin</t>
   </si>
   <si>
     <t>33.11</t>
   </si>
   <si>
     <t>27.22</t>
   </si>
   <si>
-    <t>Полина Лаптева</t>
+    <t>Polina Lapteva</t>
   </si>
   <si>
     <t>33.52</t>
   </si>
   <si>
     <t>29.38</t>
   </si>
   <si>
-    <t>Роман Шилов</t>
+    <t>Roman Shilov</t>
   </si>
   <si>
     <t>34.53</t>
   </si>
   <si>
     <t>31.25</t>
   </si>
   <si>
-    <t>Анастасия Майкова</t>
+    <t>Anastasiya Maykova</t>
   </si>
   <si>
     <t>37.44</t>
   </si>
   <si>
     <t>30.51</t>
   </si>
   <si>
-    <t>Владислав Шуршилин</t>
+    <t>Vladislav Shurshilin</t>
   </si>
   <si>
     <t>37.52</t>
   </si>
   <si>
     <t>34.75</t>
   </si>
   <si>
-    <t>Богдан Землянский</t>
+    <t>Bogdan Zemlianskii</t>
   </si>
   <si>
     <t>37.72</t>
   </si>
   <si>
     <t>30.69</t>
   </si>
   <si>
-    <t>Владимир Филин</t>
+    <t>Vladimir Filin</t>
   </si>
   <si>
     <t>38.71</t>
   </si>
   <si>
     <t>35.01</t>
   </si>
   <si>
-    <t>Владислав Андросов</t>
+    <t>Vladislav Androsov</t>
   </si>
   <si>
     <t>40.58</t>
   </si>
   <si>
     <t>38.31</t>
   </si>
   <si>
-    <t>Иван Олейников</t>
+    <t>Ivan Oleinikov</t>
   </si>
   <si>
     <t>40.82</t>
   </si>
   <si>
     <t>33.02</t>
   </si>
   <si>
-    <t>Максим Шевченко</t>
+    <t>Maxim Shevchenko</t>
   </si>
   <si>
     <t>41.03</t>
   </si>
   <si>
     <t>37.60</t>
   </si>
   <si>
-    <t>Кыйархан Николаев</t>
+    <t>Kyyarkhan Nikolaev</t>
   </si>
   <si>
     <t>41.61</t>
   </si>
   <si>
     <t>37.42</t>
   </si>
   <si>
-    <t>Дмитрий Дергунов</t>
+    <t>Dmitry Dergunov</t>
   </si>
   <si>
     <t>42.71</t>
   </si>
   <si>
     <t>38.95</t>
   </si>
   <si>
-    <t>Максим Козловский</t>
+    <t>Maksim Kozlovskiy</t>
   </si>
   <si>
     <t>43.34</t>
   </si>
   <si>
     <t>36.85</t>
   </si>
   <si>
-    <t>Ислам Китиев</t>
+    <t>Islam Kitiev</t>
   </si>
   <si>
     <t>43.36</t>
   </si>
   <si>
     <t>36.06</t>
   </si>
   <si>
-    <t>Артём Курицын</t>
+    <t>Artëm Kuritsyn</t>
   </si>
   <si>
     <t>43.65</t>
   </si>
   <si>
     <t>41.96</t>
   </si>
   <si>
-    <t>Даниил Абдулов</t>
+    <t>Timofey Tyulpakov</t>
+  </si>
+  <si>
+    <t>44.36</t>
+  </si>
+  <si>
+    <t>37.23</t>
+  </si>
+  <si>
+    <t>Daniil Abdulov</t>
   </si>
   <si>
     <t>44.48</t>
   </si>
   <si>
     <t>37.68</t>
   </si>
   <si>
-    <t>Андрей Жуков</t>
+    <t>Andrey Zhukov</t>
   </si>
   <si>
     <t>45.13</t>
   </si>
   <si>
     <t>39.19</t>
   </si>
   <si>
-    <t>Тимофей Тюльпаков</t>
-[...8 lines deleted...]
-    <t>Арсений Боровков</t>
+    <t>Arsenii Borovkov</t>
   </si>
   <si>
     <t>48.24</t>
   </si>
   <si>
     <t>42.65</t>
   </si>
   <si>
-    <t>Антон Семидетко</t>
+    <t>Anton Semidetko</t>
   </si>
   <si>
     <t>48.55</t>
   </si>
   <si>
     <t>41.67</t>
   </si>
   <si>
-    <t>Василий Николашин</t>
+    <t>Vasilii Nikolashin</t>
   </si>
   <si>
     <t>49.55</t>
   </si>
   <si>
     <t>42.20</t>
   </si>
   <si>
-    <t>Егор Афанасенко</t>
+    <t>Egor Afanasenko</t>
   </si>
   <si>
     <t>50.05</t>
   </si>
   <si>
     <t>41.26</t>
   </si>
   <si>
-    <t>Леонид Тарасенко</t>
+    <t>Anastasia Tikhenko</t>
+  </si>
+  <si>
+    <t>50.86</t>
+  </si>
+  <si>
+    <t>39.79</t>
+  </si>
+  <si>
+    <t>Leonid Tarasenko</t>
   </si>
   <si>
     <t>51.41</t>
   </si>
   <si>
     <t>48.66</t>
   </si>
   <si>
-    <t>Анастасия Тихенко</t>
-[...8 lines deleted...]
-    <t>Михаил Говголенко</t>
+    <t>Mikhail Govgolenko</t>
   </si>
   <si>
     <t>52.33</t>
   </si>
   <si>
     <t>46.95</t>
   </si>
   <si>
-    <t>Ольга Ясакова</t>
+    <t>Olga Yasakova</t>
   </si>
   <si>
     <t>52.41</t>
   </si>
   <si>
     <t>42.85</t>
   </si>
   <si>
-    <t>Иван Сидоренко</t>
+    <t>Ivan Sidorenko</t>
   </si>
   <si>
     <t>53.05</t>
   </si>
   <si>
     <t>43.67</t>
   </si>
   <si>
-    <t>Степан Матвеев</t>
+    <t>Stepan Matveev</t>
   </si>
   <si>
     <t>53.73</t>
   </si>
   <si>
     <t>49.32</t>
   </si>
   <si>
-    <t>Алексей Корицкий</t>
+    <t>Alexey Koritskiy</t>
   </si>
   <si>
     <t>54.48</t>
   </si>
   <si>
     <t>47.68</t>
   </si>
   <si>
-    <t>Руслан Романенко</t>
+    <t>Ruslan Romanenko</t>
   </si>
   <si>
     <t>54.71</t>
   </si>
   <si>
     <t>43.21</t>
   </si>
   <si>
-    <t>Дмитрий Колотвин</t>
+    <t>Dmitry Kolotvin</t>
   </si>
   <si>
     <t>54.87</t>
   </si>
   <si>
     <t>49.58</t>
   </si>
   <si>
-    <t>Павел Мишин</t>
+    <t>Pavel Mishin</t>
   </si>
   <si>
     <t>59.22</t>
   </si>
   <si>
     <t>53.37</t>
   </si>
   <si>
-    <t>Дарья Елисеева</t>
+    <t>Daria Eliseeva</t>
   </si>
   <si>
     <t>59.41</t>
   </si>
   <si>
     <t>48.67</t>
   </si>
   <si>
-    <t>Андрей Васёв</t>
+    <t>Andrey Vasëv</t>
   </si>
   <si>
     <t>1:01.10</t>
   </si>
   <si>
     <t>57.51</t>
   </si>
   <si>
-    <t>Екатерина Шураева</t>
+    <t>Yekaterina Shurayeva</t>
   </si>
   <si>
     <t>1:02.30</t>
   </si>
   <si>
     <t>49.90</t>
   </si>
   <si>
-    <t>Иван Стрешинский</t>
+    <t>Ivan Streshinskiy</t>
   </si>
   <si>
     <t>1:07.14</t>
   </si>
   <si>
     <t>1:02.96</t>
   </si>
   <si>
-    <t>Александр Катюков</t>
+    <t>Alexander Katyukov</t>
   </si>
   <si>
     <t>1:08.62</t>
   </si>
   <si>
     <t>1:04.92</t>
   </si>
   <si>
-    <t>Иван Малкин</t>
+    <t>Ivan Malkin</t>
   </si>
   <si>
     <t>1:08.97</t>
   </si>
   <si>
     <t>46.56</t>
   </si>
   <si>
-    <t>Дмитрий Родин</t>
+    <t>Dmitry Rodin</t>
   </si>
   <si>
     <t>1:12.18</t>
   </si>
   <si>
     <t>1:02.54</t>
   </si>
   <si>
-    <t>Александр Большаков</t>
+    <t>Aleksandr Bolʹshakov</t>
   </si>
   <si>
     <t>1:23.08</t>
   </si>
   <si>
     <t>1:10.92</t>
   </si>
   <si>
-    <t>Диана Мурник</t>
+    <t>Diana Murnik</t>
   </si>
   <si>
     <t>1:25.72</t>
   </si>
   <si>
     <t>1:20.35</t>
   </si>
   <si>
-    <t>Максим Калинин</t>
+    <t>Maksim Kalinin</t>
   </si>
   <si>
     <t>1:28.42</t>
   </si>
   <si>
     <t>1:20.49</t>
   </si>
   <si>
-    <t>Кристина Королёва</t>
+    <t>Kristina Koroleva</t>
   </si>
   <si>
     <t>1:33.81</t>
   </si>
   <si>
     <t>1:15.31</t>
   </si>
   <si>
-    <t>Семен Авдеев</t>
+    <t>Semen Avdeyev</t>
   </si>
   <si>
     <t>2:15.33</t>
   </si>
   <si>
     <t>1:28.14</t>
   </si>
   <si>
-    <t>Екатерина Логунова</t>
+    <t>Yekaterina Logunova</t>
   </si>
   <si>
     <t>1:15.29</t>
   </si>
   <si>
-    <t>Иван Емельянов</t>
+    <t>Ivan Yemelʹyanov</t>
   </si>
   <si>
     <t>1:23.19</t>
   </si>
   <si>
-    <t>Дмитрий Бузмаков</t>
+    <t>Dmitriy Buzmakov</t>
   </si>
   <si>
     <t>1:31.20</t>
   </si>
   <si>
-    <t>Ольга Кун</t>
+    <t>Olʹga Kun</t>
   </si>
   <si>
     <t>1:56.56</t>
   </si>
   <si>
-    <t>Наталья Пягай</t>
+    <t>Natalia Piagai</t>
   </si>
   <si>
     <t>2:05.88</t>
   </si>
   <si>
-    <t>Александр Максимчук</t>
-[...8 lines deleted...]
-    <t>Дмитрий Кузнецов</t>
+    <t>Aleksandr Maksimchuk</t>
+  </si>
+  <si>
+    <t>Bogdan Maslennikov</t>
+  </si>
+  <si>
+    <t>Boris Gradoboyev</t>
+  </si>
+  <si>
+    <t>Dmitriy Kuznetsov</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -909,51 +909,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D63"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C63" sqref="C63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>