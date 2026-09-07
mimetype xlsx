--- v5 (2026-07-23)
+++ v6 (2026-09-07)
@@ -17,576 +17,576 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="444" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Competitor</t>
-[...8 lines deleted...]
-    <t>Timofei Tarasenko</t>
+    <t>Имя и фамилия участника</t>
+  </si>
+  <si>
+    <t>Среднее</t>
+  </si>
+  <si>
+    <t>Лучшее</t>
+  </si>
+  <si>
+    <t>Тимофей Тарасенко</t>
   </si>
   <si>
     <t>22.28</t>
   </si>
   <si>
     <t>19.19</t>
   </si>
   <si>
-    <t>Anatolii Turenko</t>
+    <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>26.45</t>
   </si>
   <si>
     <t>22.52</t>
   </si>
   <si>
-    <t>Dmitry Gundin</t>
+    <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>28.54</t>
   </si>
   <si>
     <t>22.49</t>
   </si>
   <si>
-    <t>Andrey Panov</t>
-[...2 lines deleted...]
-    <t>29.49</t>
+    <t>Андрей Панов</t>
+  </si>
+  <si>
+    <t>29.01</t>
   </si>
   <si>
     <t>26.24</t>
   </si>
   <si>
-    <t>Dmitry Vasilyev</t>
+    <t>Дмитрий Васильев</t>
   </si>
   <si>
     <t>30.07</t>
   </si>
   <si>
     <t>25.86</t>
   </si>
   <si>
-    <t>Nikita Popkov</t>
+    <t>Никита Попков</t>
   </si>
   <si>
     <t>30.87</t>
   </si>
   <si>
     <t>26.80</t>
   </si>
   <si>
-    <t>Grigoriy Barashkin</t>
+    <t>Григорий Барашкин</t>
   </si>
   <si>
     <t>32.30</t>
   </si>
   <si>
     <t>27.52</t>
   </si>
   <si>
-    <t>Ilya Nazarov</t>
+    <t>Илья Назаров</t>
   </si>
   <si>
     <t>32.37</t>
   </si>
   <si>
     <t>28.87</t>
   </si>
   <si>
-    <t>Arsenii Pavlov</t>
+    <t>Арсений Павлов</t>
   </si>
   <si>
     <t>32.99</t>
   </si>
   <si>
     <t>27.07</t>
   </si>
   <si>
-    <t>Aleksandr Dokin</t>
+    <t>Александр Докин</t>
   </si>
   <si>
     <t>33.11</t>
   </si>
   <si>
     <t>27.22</t>
   </si>
   <si>
-    <t>Polina Lapteva</t>
+    <t>Полина Лаптева</t>
   </si>
   <si>
     <t>33.52</t>
   </si>
   <si>
-    <t>29.38</t>
-[...2 lines deleted...]
-    <t>Roman Shilov</t>
+    <t>28.99</t>
+  </si>
+  <si>
+    <t>Роман Шилов</t>
   </si>
   <si>
     <t>34.53</t>
   </si>
   <si>
     <t>31.25</t>
   </si>
   <si>
-    <t>Anastasiya Maykova</t>
+    <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>37.44</t>
   </si>
   <si>
     <t>30.51</t>
   </si>
   <si>
-    <t>Vladislav Shurshilin</t>
+    <t>Владислав Шуршилин</t>
   </si>
   <si>
     <t>37.52</t>
   </si>
   <si>
     <t>34.75</t>
   </si>
   <si>
-    <t>Bogdan Zemlianskii</t>
+    <t>Богдан Землянский</t>
   </si>
   <si>
     <t>37.72</t>
   </si>
   <si>
     <t>30.69</t>
   </si>
   <si>
-    <t>Vladimir Filin</t>
+    <t>Владимир Филин</t>
   </si>
   <si>
     <t>38.71</t>
   </si>
   <si>
-    <t>35.01</t>
-[...2 lines deleted...]
-    <t>Vladislav Androsov</t>
+    <t>32.53</t>
+  </si>
+  <si>
+    <t>Владислав Андросов</t>
   </si>
   <si>
     <t>40.58</t>
   </si>
   <si>
     <t>38.31</t>
   </si>
   <si>
-    <t>Ivan Oleinikov</t>
+    <t>Иван Олейников</t>
   </si>
   <si>
     <t>40.82</t>
   </si>
   <si>
     <t>33.02</t>
   </si>
   <si>
-    <t>Maxim Shevchenko</t>
+    <t>Максим Шевченко</t>
   </si>
   <si>
     <t>41.03</t>
   </si>
   <si>
     <t>37.60</t>
   </si>
   <si>
-    <t>Kyyarkhan Nikolaev</t>
+    <t>Кыйархан Николаев</t>
   </si>
   <si>
     <t>41.61</t>
   </si>
   <si>
     <t>37.42</t>
   </si>
   <si>
-    <t>Dmitry Dergunov</t>
+    <t>Дмитрий Дергунов</t>
   </si>
   <si>
     <t>42.71</t>
   </si>
   <si>
     <t>38.95</t>
   </si>
   <si>
-    <t>Maksim Kozlovskiy</t>
+    <t>Максим Козловский</t>
   </si>
   <si>
     <t>43.34</t>
   </si>
   <si>
     <t>36.85</t>
   </si>
   <si>
-    <t>Islam Kitiev</t>
+    <t>Ислам Китиев</t>
   </si>
   <si>
     <t>43.36</t>
   </si>
   <si>
     <t>36.06</t>
   </si>
   <si>
-    <t>Artëm Kuritsyn</t>
+    <t>Артём Курицын</t>
   </si>
   <si>
     <t>43.65</t>
   </si>
   <si>
     <t>41.96</t>
   </si>
   <si>
-    <t>Timofey Tyulpakov</t>
+    <t>Тимофей Тюльпаков</t>
   </si>
   <si>
     <t>44.36</t>
   </si>
   <si>
     <t>37.23</t>
   </si>
   <si>
-    <t>Daniil Abdulov</t>
+    <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>44.48</t>
   </si>
   <si>
     <t>37.68</t>
   </si>
   <si>
-    <t>Andrey Zhukov</t>
+    <t>Андрей Жуков</t>
   </si>
   <si>
     <t>45.13</t>
   </si>
   <si>
     <t>39.19</t>
   </si>
   <si>
-    <t>Arsenii Borovkov</t>
+    <t>Арсений Боровков</t>
   </si>
   <si>
     <t>48.24</t>
   </si>
   <si>
     <t>42.65</t>
   </si>
   <si>
-    <t>Anton Semidetko</t>
+    <t>Антон Семидетко</t>
   </si>
   <si>
     <t>48.55</t>
   </si>
   <si>
     <t>41.67</t>
   </si>
   <si>
-    <t>Vasilii Nikolashin</t>
+    <t>Василий Николашин</t>
   </si>
   <si>
     <t>49.55</t>
   </si>
   <si>
     <t>42.20</t>
   </si>
   <si>
-    <t>Egor Afanasenko</t>
+    <t>Егор Афанасенко</t>
   </si>
   <si>
     <t>50.05</t>
   </si>
   <si>
     <t>41.26</t>
   </si>
   <si>
-    <t>Anastasia Tikhenko</t>
+    <t>Анастасия Тихенко</t>
   </si>
   <si>
     <t>50.86</t>
   </si>
   <si>
     <t>39.79</t>
   </si>
   <si>
-    <t>Leonid Tarasenko</t>
+    <t>Леонид Тарасенко</t>
   </si>
   <si>
     <t>51.41</t>
   </si>
   <si>
     <t>48.66</t>
   </si>
   <si>
-    <t>Mikhail Govgolenko</t>
+    <t>Михаил Говголенко</t>
   </si>
   <si>
     <t>52.33</t>
   </si>
   <si>
     <t>46.95</t>
   </si>
   <si>
-    <t>Olga Yasakova</t>
+    <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>52.41</t>
   </si>
   <si>
     <t>42.85</t>
   </si>
   <si>
-    <t>Ivan Sidorenko</t>
+    <t>Иван Сидоренко</t>
   </si>
   <si>
     <t>53.05</t>
   </si>
   <si>
     <t>43.67</t>
   </si>
   <si>
-    <t>Stepan Matveev</t>
+    <t>Степан Матвеев</t>
   </si>
   <si>
     <t>53.73</t>
   </si>
   <si>
     <t>49.32</t>
   </si>
   <si>
-    <t>Alexey Koritskiy</t>
+    <t>Алексей Корицкий</t>
   </si>
   <si>
     <t>54.48</t>
   </si>
   <si>
     <t>47.68</t>
   </si>
   <si>
-    <t>Ruslan Romanenko</t>
+    <t>Руслан Романенко</t>
   </si>
   <si>
     <t>54.71</t>
   </si>
   <si>
     <t>43.21</t>
   </si>
   <si>
-    <t>Dmitry Kolotvin</t>
+    <t>Дмитрий Колотвин</t>
   </si>
   <si>
     <t>54.87</t>
   </si>
   <si>
     <t>49.58</t>
   </si>
   <si>
-    <t>Pavel Mishin</t>
+    <t>Павел Мишин</t>
   </si>
   <si>
     <t>59.22</t>
   </si>
   <si>
     <t>53.37</t>
   </si>
   <si>
-    <t>Daria Eliseeva</t>
+    <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>59.41</t>
   </si>
   <si>
     <t>48.67</t>
   </si>
   <si>
-    <t>Andrey Vasëv</t>
+    <t>Андрей Васёв</t>
   </si>
   <si>
     <t>1:01.10</t>
   </si>
   <si>
     <t>57.51</t>
   </si>
   <si>
-    <t>Yekaterina Shurayeva</t>
+    <t>Екатерина Шураева</t>
   </si>
   <si>
     <t>1:02.30</t>
   </si>
   <si>
     <t>49.90</t>
   </si>
   <si>
-    <t>Ivan Streshinskiy</t>
+    <t>Иван Стрешинский</t>
   </si>
   <si>
     <t>1:07.14</t>
   </si>
   <si>
     <t>1:02.96</t>
   </si>
   <si>
-    <t>Alexander Katyukov</t>
+    <t>Александр Катюков</t>
   </si>
   <si>
     <t>1:08.62</t>
   </si>
   <si>
     <t>1:04.92</t>
   </si>
   <si>
-    <t>Ivan Malkin</t>
+    <t>Иван Малкин</t>
   </si>
   <si>
     <t>1:08.97</t>
   </si>
   <si>
     <t>46.56</t>
   </si>
   <si>
-    <t>Dmitry Rodin</t>
+    <t>Дмитрий Родин</t>
   </si>
   <si>
     <t>1:12.18</t>
   </si>
   <si>
     <t>1:02.54</t>
   </si>
   <si>
-    <t>Aleksandr Bolʹshakov</t>
+    <t>Александр Большаков</t>
   </si>
   <si>
     <t>1:23.08</t>
   </si>
   <si>
     <t>1:10.92</t>
   </si>
   <si>
-    <t>Diana Murnik</t>
+    <t>Диана Мурник</t>
   </si>
   <si>
     <t>1:25.72</t>
   </si>
   <si>
     <t>1:20.35</t>
   </si>
   <si>
-    <t>Maksim Kalinin</t>
+    <t>Максим Калинин</t>
   </si>
   <si>
     <t>1:28.42</t>
   </si>
   <si>
     <t>1:20.49</t>
   </si>
   <si>
-    <t>Kristina Koroleva</t>
+    <t>Кристина Королёва</t>
   </si>
   <si>
     <t>1:33.81</t>
   </si>
   <si>
     <t>1:15.31</t>
   </si>
   <si>
-    <t>Semen Avdeyev</t>
+    <t>Семен Авдеев</t>
   </si>
   <si>
     <t>2:15.33</t>
   </si>
   <si>
     <t>1:28.14</t>
   </si>
   <si>
-    <t>Yekaterina Logunova</t>
+    <t>Екатерина Логунова</t>
   </si>
   <si>
     <t>1:15.29</t>
   </si>
   <si>
-    <t>Ivan Yemelʹyanov</t>
+    <t>Иван Емельянов</t>
   </si>
   <si>
     <t>1:23.19</t>
   </si>
   <si>
-    <t>Dmitriy Buzmakov</t>
+    <t>Дмитрий Бузмаков</t>
   </si>
   <si>
     <t>1:31.20</t>
   </si>
   <si>
-    <t>Olʹga Kun</t>
+    <t>Ольга Кун</t>
   </si>
   <si>
     <t>1:56.56</t>
   </si>
   <si>
-    <t>Natalia Piagai</t>
+    <t>Наталья Пягай</t>
   </si>
   <si>
     <t>2:05.88</t>
   </si>
   <si>
-    <t>Aleksandr Maksimchuk</t>
-[...8 lines deleted...]
-    <t>Dmitriy Kuznetsov</t>
+    <t>Александр Максимчук</t>
+  </si>
+  <si>
+    <t>Богдан Масленников</t>
+  </si>
+  <si>
+    <t>Борис Градобоев</t>
+  </si>
+  <si>
+    <t>Дмитрий Кузнецов</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -909,51 +909,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D63"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C63" sqref="C63"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>