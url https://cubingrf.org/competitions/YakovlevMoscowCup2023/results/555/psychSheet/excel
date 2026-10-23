--- v5 (2026-07-23)
+++ v6 (2026-10-23)
@@ -12,125 +12,125 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="555" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Competitor</t>
   </si>
   <si>
     <t>Average</t>
   </si>
   <si>
     <t>Best</t>
   </si>
   <si>
     <t>Timofei Tarasenko</t>
   </si>
   <si>
     <t>38.03</t>
   </si>
   <si>
     <t>31.94</t>
   </si>
   <si>
     <t>Anatolii Turenko</t>
   </si>
   <si>
     <t>52.82</t>
   </si>
   <si>
     <t>45.82</t>
   </si>
   <si>
     <t>Andrey Panov</t>
   </si>
   <si>
     <t>53.03</t>
   </si>
   <si>
     <t>48.87</t>
   </si>
   <si>
     <t>Dmitry Vasilyev</t>
   </si>
   <si>
-    <t>55.24</t>
-[...2 lines deleted...]
-    <t>50.34</t>
+    <t>54.72</t>
+  </si>
+  <si>
+    <t>49.52</t>
   </si>
   <si>
     <t>Nikita Popkov</t>
   </si>
   <si>
     <t>55.69</t>
   </si>
   <si>
     <t>49.14</t>
   </si>
   <si>
     <t>Dmitry Gundin</t>
   </si>
   <si>
-    <t>58.68</t>
+    <t>56.52</t>
   </si>
   <si>
     <t>51.01</t>
   </si>
   <si>
     <t>Aleksandr Dokin</t>
   </si>
   <si>
-    <t>1:01.12</t>
-[...2 lines deleted...]
-    <t>54.00</t>
+    <t>1:00.74</t>
+  </si>
+  <si>
+    <t>51.07</t>
   </si>
   <si>
     <t>Roman Shilov</t>
   </si>
   <si>
     <t>1:03.07</t>
   </si>
   <si>
     <t>55.39</t>
   </si>
   <si>
     <t>Ilya Nazarov</t>
   </si>
   <si>
     <t>1:03.69</t>
   </si>
   <si>
     <t>53.13</t>
   </si>
   <si>
     <t>Polina Lapteva</t>
   </si>
   <si>
     <t>1:06.86</t>
   </si>
@@ -200,54 +200,54 @@
   <si>
     <t>1:15.87</t>
   </si>
   <si>
     <t>Bogdan Zemlianskii</t>
   </si>
   <si>
     <t>1:30.94</t>
   </si>
   <si>
     <t>1:17.90</t>
   </si>
   <si>
     <t>Vladislav Shurshilin</t>
   </si>
   <si>
     <t>1:31.56</t>
   </si>
   <si>
     <t>1:23.60</t>
   </si>
   <si>
     <t>Timofey Tyulpakov</t>
   </si>
   <si>
-    <t>1:34.55</t>
-[...2 lines deleted...]
-    <t>1:27.73</t>
+    <t>1:34.26</t>
+  </si>
+  <si>
+    <t>1:20.67</t>
   </si>
   <si>
     <t>Daniil Abdulov</t>
   </si>
   <si>
     <t>1:34.57</t>
   </si>
   <si>
     <t>1:24.90</t>
   </si>
   <si>
     <t>Kyyarkhan Nikolaev</t>
   </si>
   <si>
     <t>1:37.30</t>
   </si>
   <si>
     <t>1:31.02</t>
   </si>
   <si>
     <t>Anastasia Tikhenko</t>
   </si>
   <si>
     <t>1:37.81</t>
   </si>
@@ -299,81 +299,78 @@
   <si>
     <t>1:39.52</t>
   </si>
   <si>
     <t>Vasilii Nikolashin</t>
   </si>
   <si>
     <t>1:53.16</t>
   </si>
   <si>
     <t>1:46.27</t>
   </si>
   <si>
     <t>Mikhail Govgolenko</t>
   </si>
   <si>
     <t>1:57.30</t>
   </si>
   <si>
     <t>1:42.97</t>
   </si>
   <si>
     <t>Daria Eliseeva</t>
   </si>
   <si>
-    <t>2:07.87</t>
-[...2 lines deleted...]
-    <t>1:53.17</t>
+    <t>2:04.02</t>
   </si>
   <si>
     <t>Maksim Kozlovskiy</t>
   </si>
   <si>
     <t>2:10.53</t>
   </si>
   <si>
     <t>1:51.57</t>
   </si>
   <si>
     <t>Dmitry Rodin</t>
   </si>
   <si>
     <t>2:15.07</t>
   </si>
   <si>
     <t>1:50.17</t>
   </si>
   <si>
     <t>Diana Murnik</t>
   </si>
   <si>
     <t>2:36.62</t>
   </si>
   <si>
-    <t>2:27.28</t>
+    <t>2:13.69</t>
   </si>
   <si>
     <t>Ivan Oleinikov</t>
   </si>
   <si>
     <t>2:18.18</t>
   </si>
   <si>
     <t>Dmitry Kolotvin</t>
   </si>
   <si>
     <t>2:22.11</t>
   </si>
   <si>
     <t>Pavel Mishin</t>
   </si>
   <si>
     <t>2:35.62</t>
   </si>
   <si>
     <t>Semen Avdeyev</t>
   </si>
   <si>
     <t>2:39.72</t>
   </si>
@@ -1194,188 +1191,188 @@
     <row r="31" spans="1:4">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>91</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>92</v>
       </c>
       <c r="D31" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>94</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>95</v>
       </c>
       <c r="D32" t="s">
-        <v>96</v>
+        <v>77</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
+        <v>96</v>
+      </c>
+      <c r="C33" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="C33" s="1" t="s">
+      <c r="D33" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
+        <v>99</v>
+      </c>
+      <c r="C34" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="C34" s="1" t="s">
+      <c r="D34" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
+        <v>102</v>
+      </c>
+      <c r="C35" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="C35" s="1" t="s">
+      <c r="D35" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="C36" s="1"/>
       <c r="D36" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="C37" s="1"/>
       <c r="D37" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="C38" s="1"/>
       <c r="D38" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C39" s="1"/>
       <c r="D39" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C40" s="1"/>
       <c r="D40" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="C41" s="1"/>
       <c r="D41" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="B42" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="C42" s="1"/>
     </row>
     <row r="43" spans="1:4">
       <c r="B43" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="C43" s="1"/>
     </row>
     <row r="44" spans="1:4">
       <c r="B44" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="C44" s="1"/>
     </row>
     <row r="45" spans="1:4">
       <c r="B45" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="C45" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>