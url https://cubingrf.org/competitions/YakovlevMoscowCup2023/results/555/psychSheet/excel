--- v2 (2026-03-03)
+++ v3 (2026-04-17)
@@ -12,158 +12,158 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="555" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="121">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Тимофей Тарасенко</t>
   </si>
   <si>
     <t>38.03</t>
   </si>
   <si>
     <t>31.94</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>52.82</t>
   </si>
   <si>
     <t>46.09</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>53.03</t>
   </si>
   <si>
     <t>48.87</t>
   </si>
   <si>
     <t>Дмитрий Васильев</t>
   </si>
   <si>
     <t>55.24</t>
   </si>
   <si>
     <t>50.34</t>
   </si>
   <si>
+    <t>Никита Попков</t>
+  </si>
+  <si>
+    <t>58.38</t>
+  </si>
+  <si>
+    <t>49.14</t>
+  </si>
+  <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>58.68</t>
   </si>
   <si>
     <t>51.01</t>
   </si>
   <si>
-    <t>Никита Попков</t>
-[...7 lines deleted...]
-  <si>
     <t>Александр Докин</t>
   </si>
   <si>
     <t>1:01.12</t>
   </si>
   <si>
     <t>54.00</t>
   </si>
   <si>
     <t>Роман Шилов</t>
   </si>
   <si>
     <t>1:03.07</t>
   </si>
   <si>
     <t>55.39</t>
   </si>
   <si>
     <t>Илья Назаров</t>
   </si>
   <si>
     <t>1:03.69</t>
   </si>
   <si>
     <t>53.13</t>
   </si>
   <si>
     <t>Максим Шевченко</t>
   </si>
   <si>
     <t>1:06.92</t>
   </si>
   <si>
     <t>1:04.36</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
-    <t>1:09.32</t>
+    <t>1:08.25</t>
   </si>
   <si>
     <t>57.96</t>
   </si>
   <si>
     <t>Григорий Барашкин</t>
   </si>
   <si>
     <t>1:09.96</t>
   </si>
   <si>
     <t>1:00.22</t>
   </si>
   <si>
     <t>Ислам Китиев</t>
   </si>
   <si>
     <t>1:20.12</t>
   </si>
   <si>
     <t>1:14.47</t>
   </si>
   <si>
     <t>Антон Семидетко</t>
   </si>
@@ -287,90 +287,93 @@
   <si>
     <t>1:47.91</t>
   </si>
   <si>
     <t>1:29.74</t>
   </si>
   <si>
     <t>Степан Матвеев</t>
   </si>
   <si>
     <t>1:51.87</t>
   </si>
   <si>
     <t>1:39.52</t>
   </si>
   <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>1:53.16</t>
   </si>
   <si>
     <t>1:46.27</t>
   </si>
   <si>
+    <t>Михаил Говголенко</t>
+  </si>
+  <si>
+    <t>2:05.19</t>
+  </si>
+  <si>
+    <t>1:58.49</t>
+  </si>
+  <si>
+    <t>Дарья Елисеева</t>
+  </si>
+  <si>
+    <t>2:07.87</t>
+  </si>
+  <si>
+    <t>1:53.17</t>
+  </si>
+  <si>
     <t>Максим Козловский</t>
   </si>
   <si>
     <t>2:10.53</t>
   </si>
   <si>
     <t>1:51.57</t>
   </si>
   <si>
-    <t>Дарья Елисеева</t>
-[...7 lines deleted...]
-  <si>
     <t>Дмитрий Родин</t>
   </si>
   <si>
     <t>2:15.07</t>
   </si>
   <si>
     <t>1:50.17</t>
   </si>
   <si>
     <t>Диана Мурник</t>
   </si>
   <si>
     <t>2:36.62</t>
   </si>
   <si>
     <t>2:27.28</t>
-  </si>
-[...4 lines deleted...]
-    <t>2:11.36</t>
   </si>
   <si>
     <t>Иван Олейников</t>
   </si>
   <si>
     <t>2:18.18</t>
   </si>
   <si>
     <t>Дмитрий Колотвин</t>
   </si>
   <si>
     <t>2:22.11</t>
   </si>
   <si>
     <t>Павел Мишин</t>
   </si>
   <si>
     <t>2:35.62</t>
   </si>
   <si>
     <t>Семен Авдеев</t>
   </si>
   <si>
     <t>2:39.72</t>
   </si>
@@ -1229,148 +1232,150 @@
       <c r="D33" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>100</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D34" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>103</v>
       </c>
-      <c r="C35" s="1"/>
+      <c r="C35" s="1" t="s">
+        <v>104</v>
+      </c>
       <c r="D35" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C36" s="1"/>
       <c r="D36" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C37" s="1"/>
       <c r="D37" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C38" s="1"/>
       <c r="D38" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C39" s="1"/>
       <c r="D39" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C40" s="1"/>
       <c r="D40" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C41" s="1"/>
       <c r="D41" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="B42" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C42" s="1"/>
     </row>
     <row r="43" spans="1:4">
       <c r="B43" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C43" s="1"/>
     </row>
     <row r="44" spans="1:4">
       <c r="B44" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C44" s="1"/>
     </row>
     <row r="45" spans="1:4">
       <c r="B45" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C45" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>