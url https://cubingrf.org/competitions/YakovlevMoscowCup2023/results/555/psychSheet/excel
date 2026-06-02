--- v3 (2026-04-17)
+++ v4 (2026-06-02)
@@ -65,51 +65,51 @@
   <si>
     <t>46.09</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>53.03</t>
   </si>
   <si>
     <t>48.87</t>
   </si>
   <si>
     <t>Дмитрий Васильев</t>
   </si>
   <si>
     <t>55.24</t>
   </si>
   <si>
     <t>50.34</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
-    <t>58.38</t>
+    <t>55.69</t>
   </si>
   <si>
     <t>49.14</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>58.68</t>
   </si>
   <si>
     <t>51.01</t>
   </si>
   <si>
     <t>Александр Докин</t>
   </si>
   <si>
     <t>1:01.12</t>
   </si>
   <si>
     <t>54.00</t>
   </si>
   <si>
     <t>Роман Шилов</t>
   </si>
@@ -119,51 +119,51 @@
   <si>
     <t>55.39</t>
   </si>
   <si>
     <t>Илья Назаров</t>
   </si>
   <si>
     <t>1:03.69</t>
   </si>
   <si>
     <t>53.13</t>
   </si>
   <si>
     <t>Максим Шевченко</t>
   </si>
   <si>
     <t>1:06.92</t>
   </si>
   <si>
     <t>1:04.36</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
-    <t>1:08.25</t>
+    <t>1:08.17</t>
   </si>
   <si>
     <t>57.96</t>
   </si>
   <si>
     <t>Григорий Барашкин</t>
   </si>
   <si>
     <t>1:09.96</t>
   </si>
   <si>
     <t>1:00.22</t>
   </si>
   <si>
     <t>Ислам Китиев</t>
   </si>
   <si>
     <t>1:20.12</t>
   </si>
   <si>
     <t>1:14.47</t>
   </si>
   <si>
     <t>Антон Семидетко</t>
   </si>
@@ -197,147 +197,147 @@
   <si>
     <t>1:29.76</t>
   </si>
   <si>
     <t>1:15.87</t>
   </si>
   <si>
     <t>Богдан Землянский</t>
   </si>
   <si>
     <t>1:30.94</t>
   </si>
   <si>
     <t>1:17.90</t>
   </si>
   <si>
     <t>Владислав Шуршилин</t>
   </si>
   <si>
     <t>1:31.56</t>
   </si>
   <si>
     <t>1:23.60</t>
   </si>
   <si>
+    <t>Тимофей Тюльпаков</t>
+  </si>
+  <si>
+    <t>1:34.55</t>
+  </si>
+  <si>
+    <t>1:27.73</t>
+  </si>
+  <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>1:34.57</t>
   </si>
   <si>
     <t>1:24.90</t>
   </si>
   <si>
     <t>Кыйархан Николаев</t>
   </si>
   <si>
     <t>1:37.30</t>
   </si>
   <si>
     <t>1:31.02</t>
   </si>
   <si>
     <t>Анастасия Тихенко</t>
   </si>
   <si>
     <t>1:37.81</t>
   </si>
   <si>
     <t>1:28.93</t>
   </si>
   <si>
     <t>Арсений Боровков</t>
   </si>
   <si>
     <t>1:45.42</t>
   </si>
   <si>
     <t>1:35.79</t>
   </si>
   <si>
     <t>Иван Стрешинский</t>
   </si>
   <si>
     <t>1:45.77</t>
   </si>
   <si>
     <t>1:22.26</t>
   </si>
   <si>
-    <t>Тимофей Тюльпаков</t>
-[...7 lines deleted...]
-  <si>
     <t>Леонид Тарасенко</t>
   </si>
   <si>
     <t>1:47.36</t>
   </si>
   <si>
     <t>1:25.13</t>
   </si>
   <si>
     <t>Иван Сидоренко</t>
   </si>
   <si>
     <t>1:47.91</t>
   </si>
   <si>
     <t>1:29.74</t>
   </si>
   <si>
     <t>Степан Матвеев</t>
   </si>
   <si>
     <t>1:51.87</t>
   </si>
   <si>
     <t>1:39.52</t>
   </si>
   <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>1:53.16</t>
   </si>
   <si>
     <t>1:46.27</t>
   </si>
   <si>
     <t>Михаил Говголенко</t>
   </si>
   <si>
-    <t>2:05.19</t>
-[...2 lines deleted...]
-    <t>1:58.49</t>
+    <t>1:57.30</t>
+  </si>
+  <si>
+    <t>1:42.97</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>2:07.87</t>
   </si>
   <si>
     <t>1:53.17</t>
   </si>
   <si>
     <t>Максим Козловский</t>
   </si>
   <si>
     <t>2:10.53</t>
   </si>
   <si>
     <t>1:51.57</t>
   </si>
   <si>
     <t>Дмитрий Родин</t>
   </si>
   <si>
     <t>2:15.07</t>
   </si>