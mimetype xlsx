--- v4 (2026-06-02)
+++ v5 (2026-07-23)
@@ -17,411 +17,411 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="555" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="122">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Тимофей Тарасенко</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Timofei Tarasenko</t>
   </si>
   <si>
     <t>38.03</t>
   </si>
   <si>
     <t>31.94</t>
   </si>
   <si>
-    <t>Анатолий Туренко</t>
+    <t>Anatolii Turenko</t>
   </si>
   <si>
     <t>52.82</t>
   </si>
   <si>
-    <t>46.09</t>
-[...2 lines deleted...]
-    <t>Андрей Панов</t>
+    <t>45.82</t>
+  </si>
+  <si>
+    <t>Andrey Panov</t>
   </si>
   <si>
     <t>53.03</t>
   </si>
   <si>
     <t>48.87</t>
   </si>
   <si>
-    <t>Дмитрий Васильев</t>
+    <t>Dmitry Vasilyev</t>
   </si>
   <si>
     <t>55.24</t>
   </si>
   <si>
     <t>50.34</t>
   </si>
   <si>
-    <t>Никита Попков</t>
+    <t>Nikita Popkov</t>
   </si>
   <si>
     <t>55.69</t>
   </si>
   <si>
     <t>49.14</t>
   </si>
   <si>
-    <t>Дмитрий Гундин</t>
+    <t>Dmitry Gundin</t>
   </si>
   <si>
     <t>58.68</t>
   </si>
   <si>
     <t>51.01</t>
   </si>
   <si>
-    <t>Александр Докин</t>
+    <t>Aleksandr Dokin</t>
   </si>
   <si>
     <t>1:01.12</t>
   </si>
   <si>
     <t>54.00</t>
   </si>
   <si>
-    <t>Роман Шилов</t>
+    <t>Roman Shilov</t>
   </si>
   <si>
     <t>1:03.07</t>
   </si>
   <si>
     <t>55.39</t>
   </si>
   <si>
-    <t>Илья Назаров</t>
+    <t>Ilya Nazarov</t>
   </si>
   <si>
     <t>1:03.69</t>
   </si>
   <si>
     <t>53.13</t>
   </si>
   <si>
-    <t>Максим Шевченко</t>
+    <t>Polina Lapteva</t>
+  </si>
+  <si>
+    <t>1:06.86</t>
+  </si>
+  <si>
+    <t>57.96</t>
+  </si>
+  <si>
+    <t>Maxim Shevchenko</t>
   </si>
   <si>
     <t>1:06.92</t>
   </si>
   <si>
     <t>1:04.36</t>
   </si>
   <si>
-    <t>Полина Лаптева</t>
-[...8 lines deleted...]
-    <t>Григорий Барашкин</t>
+    <t>Grigoriy Barashkin</t>
   </si>
   <si>
     <t>1:09.96</t>
   </si>
   <si>
     <t>1:00.22</t>
   </si>
   <si>
-    <t>Ислам Китиев</t>
+    <t>Islam Kitiev</t>
   </si>
   <si>
     <t>1:20.12</t>
   </si>
   <si>
     <t>1:14.47</t>
   </si>
   <si>
-    <t>Антон Семидетко</t>
+    <t>Anton Semidetko</t>
   </si>
   <si>
     <t>1:27.12</t>
   </si>
   <si>
     <t>1:25.95</t>
   </si>
   <si>
-    <t>Андрей Жуков</t>
+    <t>Andrey Zhukov</t>
   </si>
   <si>
     <t>1:27.92</t>
   </si>
   <si>
     <t>1:14.82</t>
   </si>
   <si>
-    <t>Дмитрий Дергунов</t>
+    <t>Dmitry Dergunov</t>
   </si>
   <si>
     <t>1:29.55</t>
   </si>
   <si>
     <t>1:26.31</t>
   </si>
   <si>
-    <t>Ольга Ясакова</t>
+    <t>Olga Yasakova</t>
   </si>
   <si>
     <t>1:29.76</t>
   </si>
   <si>
     <t>1:15.87</t>
   </si>
   <si>
-    <t>Богдан Землянский</t>
+    <t>Bogdan Zemlianskii</t>
   </si>
   <si>
     <t>1:30.94</t>
   </si>
   <si>
     <t>1:17.90</t>
   </si>
   <si>
-    <t>Владислав Шуршилин</t>
+    <t>Vladislav Shurshilin</t>
   </si>
   <si>
     <t>1:31.56</t>
   </si>
   <si>
     <t>1:23.60</t>
   </si>
   <si>
-    <t>Тимофей Тюльпаков</t>
+    <t>Timofey Tyulpakov</t>
   </si>
   <si>
     <t>1:34.55</t>
   </si>
   <si>
     <t>1:27.73</t>
   </si>
   <si>
-    <t>Даниил Абдулов</t>
+    <t>Daniil Abdulov</t>
   </si>
   <si>
     <t>1:34.57</t>
   </si>
   <si>
     <t>1:24.90</t>
   </si>
   <si>
-    <t>Кыйархан Николаев</t>
+    <t>Kyyarkhan Nikolaev</t>
   </si>
   <si>
     <t>1:37.30</t>
   </si>
   <si>
     <t>1:31.02</t>
   </si>
   <si>
-    <t>Анастасия Тихенко</t>
+    <t>Anastasia Tikhenko</t>
   </si>
   <si>
     <t>1:37.81</t>
   </si>
   <si>
     <t>1:28.93</t>
   </si>
   <si>
-    <t>Арсений Боровков</t>
+    <t>Arsenii Borovkov</t>
   </si>
   <si>
     <t>1:45.42</t>
   </si>
   <si>
     <t>1:35.79</t>
   </si>
   <si>
-    <t>Иван Стрешинский</t>
+    <t>Ivan Streshinskiy</t>
   </si>
   <si>
     <t>1:45.77</t>
   </si>
   <si>
     <t>1:22.26</t>
   </si>
   <si>
-    <t>Леонид Тарасенко</t>
+    <t>Leonid Tarasenko</t>
   </si>
   <si>
     <t>1:47.36</t>
   </si>
   <si>
     <t>1:25.13</t>
   </si>
   <si>
-    <t>Иван Сидоренко</t>
+    <t>Ivan Sidorenko</t>
   </si>
   <si>
     <t>1:47.91</t>
   </si>
   <si>
     <t>1:29.74</t>
   </si>
   <si>
-    <t>Степан Матвеев</t>
+    <t>Stepan Matveev</t>
   </si>
   <si>
     <t>1:51.87</t>
   </si>
   <si>
     <t>1:39.52</t>
   </si>
   <si>
-    <t>Василий Николашин</t>
+    <t>Vasilii Nikolashin</t>
   </si>
   <si>
     <t>1:53.16</t>
   </si>
   <si>
     <t>1:46.27</t>
   </si>
   <si>
-    <t>Михаил Говголенко</t>
+    <t>Mikhail Govgolenko</t>
   </si>
   <si>
     <t>1:57.30</t>
   </si>
   <si>
     <t>1:42.97</t>
   </si>
   <si>
-    <t>Дарья Елисеева</t>
+    <t>Daria Eliseeva</t>
   </si>
   <si>
     <t>2:07.87</t>
   </si>
   <si>
     <t>1:53.17</t>
   </si>
   <si>
-    <t>Максим Козловский</t>
+    <t>Maksim Kozlovskiy</t>
   </si>
   <si>
     <t>2:10.53</t>
   </si>
   <si>
     <t>1:51.57</t>
   </si>
   <si>
-    <t>Дмитрий Родин</t>
+    <t>Dmitry Rodin</t>
   </si>
   <si>
     <t>2:15.07</t>
   </si>
   <si>
     <t>1:50.17</t>
   </si>
   <si>
-    <t>Диана Мурник</t>
+    <t>Diana Murnik</t>
   </si>
   <si>
     <t>2:36.62</t>
   </si>
   <si>
     <t>2:27.28</t>
   </si>
   <si>
-    <t>Иван Олейников</t>
+    <t>Ivan Oleinikov</t>
   </si>
   <si>
     <t>2:18.18</t>
   </si>
   <si>
-    <t>Дмитрий Колотвин</t>
+    <t>Dmitry Kolotvin</t>
   </si>
   <si>
     <t>2:22.11</t>
   </si>
   <si>
-    <t>Павел Мишин</t>
+    <t>Pavel Mishin</t>
   </si>
   <si>
     <t>2:35.62</t>
   </si>
   <si>
-    <t>Семен Авдеев</t>
+    <t>Semen Avdeyev</t>
   </si>
   <si>
     <t>2:39.72</t>
   </si>
   <si>
-    <t>Кристина Королёва</t>
+    <t>Kristina Koroleva</t>
   </si>
   <si>
     <t>2:44.65</t>
   </si>
   <si>
-    <t>Максим Калинин</t>
+    <t>Maksim Kalinin</t>
   </si>
   <si>
     <t>2:53.87</t>
   </si>
   <si>
-    <t>Александр Максимчук</t>
-[...8 lines deleted...]
-    <t>Наталья Пягай</t>
+    <t>Aleksandr Maksimchuk</t>
+  </si>
+  <si>
+    <t>Bogdan Maslennikov</t>
+  </si>
+  <si>
+    <t>Yekaterina Logunova</t>
+  </si>
+  <si>
+    <t>Natalia Piagai</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -744,51 +744,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:D45"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="C45" sqref="C45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3.428" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2" spans="1:4">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>4</v>
       </c>