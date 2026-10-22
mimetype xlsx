--- v6 (2026-09-07)
+++ v7 (2026-10-22)
@@ -200,51 +200,51 @@
   <si>
     <t>7.48</t>
   </si>
   <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>8.80</t>
   </si>
   <si>
     <t>7.93</t>
   </si>
   <si>
     <t>Дмитрий Колотвин</t>
   </si>
   <si>
     <t>8.82</t>
   </si>
   <si>
     <t>7.38</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
-    <t>9.52</t>
+    <t>8.97</t>
   </si>
   <si>
     <t>6.89</t>
   </si>
   <si>
     <t>Григорий Барашкин</t>
   </si>
   <si>
     <t>10.04</t>
   </si>
   <si>
     <t>8.72</t>
   </si>
   <si>
     <t>Иван Сидоренко</t>
   </si>
   <si>
     <t>10.22</t>
   </si>
   <si>
     <t>Анастасия Тихенко</t>
   </si>
   <si>
     <t>10.75</t>
   </si>