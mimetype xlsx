--- v4 (2026-09-07)
+++ v5 (2026-10-23)
@@ -47,180 +47,180 @@
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Тимофей Тарасенко</t>
   </si>
   <si>
     <t>25.33</t>
   </si>
   <si>
     <t>21.79</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>39.00</t>
   </si>
   <si>
     <t>35.28</t>
   </si>
   <si>
     <t>Дмитрий Васильев</t>
   </si>
   <si>
-    <t>41.65</t>
+    <t>39.67</t>
   </si>
   <si>
     <t>35.69</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>43.82</t>
   </si>
   <si>
     <t>38.67</t>
   </si>
   <si>
     <t>Ислам Китиев</t>
   </si>
   <si>
     <t>44.16</t>
   </si>
   <si>
     <t>40.28</t>
   </si>
   <si>
+    <t>Андрей Панов</t>
+  </si>
+  <si>
+    <t>46.76</t>
+  </si>
+  <si>
+    <t>44.23</t>
+  </si>
+  <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>47.63</t>
   </si>
   <si>
     <t>42.60</t>
   </si>
   <si>
-    <t>Андрей Панов</t>
-[...7 lines deleted...]
-  <si>
     <t>Григорий Барашкин</t>
   </si>
   <si>
     <t>53.26</t>
   </si>
   <si>
     <t>49.39</t>
   </si>
   <si>
     <t>Илья Назаров</t>
   </si>
   <si>
     <t>58.60</t>
   </si>
   <si>
     <t>49.25</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>59.56</t>
   </si>
   <si>
     <t>54.60</t>
   </si>
   <si>
+    <t>Анастасия Тихенко</t>
+  </si>
+  <si>
+    <t>1:00.47</t>
+  </si>
+  <si>
+    <t>53.85</t>
+  </si>
+  <si>
     <t>Роман Шилов</t>
   </si>
   <si>
     <t>1:01.00</t>
   </si>
   <si>
     <t>56.78</t>
   </si>
   <si>
-    <t>Анастасия Тихенко</t>
-[...7 lines deleted...]
-  <si>
     <t>Тимофей Тюльпаков</t>
   </si>
   <si>
     <t>1:04.00</t>
   </si>
   <si>
-    <t>57.57</t>
+    <t>56.32</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>1:04.53</t>
   </si>
   <si>
     <t>56.09</t>
   </si>
   <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>1:05.05</t>
   </si>
   <si>
     <t>57.94</t>
   </si>
   <si>
+    <t>Лев Маслов</t>
+  </si>
+  <si>
+    <t>1:06.32</t>
+  </si>
+  <si>
+    <t>57.50</t>
+  </si>
+  <si>
     <t>Леонид Тарасенко</t>
   </si>
   <si>
     <t>1:07.49</t>
   </si>
   <si>
     <t>59.76</t>
-  </si>
-[...7 lines deleted...]
-    <t>57.50</t>
   </si>
   <si>
     <t>Кыйархан Николаев</t>
   </si>
   <si>
     <t>1:20.84</t>
   </si>
   <si>
     <t>1:10.08</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>1:30.09</t>
   </si>
   <si>
     <t>1:10.33</t>
   </si>
   <si>
     <t>Максим Козловский</t>
   </si>
   <si>
     <t>1:31.29</t>
   </si>