--- v2 (2026-03-03)
+++ v3 (2026-04-19)
@@ -32,57 +32,57 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>8.75</t>
   </si>
   <si>
-    <t>6.55</t>
+    <t>6.10</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
-    <t>9.82</t>
+    <t>9.09</t>
   </si>
   <si>
     <t>6.81</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>10.69</t>
   </si>
   <si>
     <t>7.44</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>10.78</t>
   </si>
   <si>
     <t>8.31</t>
   </si>
   <si>
     <t>Роман Шилов</t>
   </si>
@@ -242,81 +242,81 @@
   <si>
     <t>30.22</t>
   </si>
   <si>
     <t>20.28</t>
   </si>
   <si>
     <t>Иван Сидоренко</t>
   </si>
   <si>
     <t>34.12</t>
   </si>
   <si>
     <t>23.38</t>
   </si>
   <si>
     <t>Арсений Боровков</t>
   </si>
   <si>
     <t>37.82</t>
   </si>
   <si>
     <t>32.80</t>
   </si>
   <si>
+    <t>Диана Мурник</t>
+  </si>
+  <si>
+    <t>41.55</t>
+  </si>
+  <si>
+    <t>26.33</t>
+  </si>
+  <si>
     <t>Максим Козловский</t>
   </si>
   <si>
     <t>42.41</t>
   </si>
   <si>
     <t>34.45</t>
   </si>
   <si>
-    <t>Диана Мурник</t>
-[...7 lines deleted...]
-  <si>
     <t>Тимофей Тюльпаков</t>
   </si>
   <si>
     <t>45.03</t>
   </si>
   <si>
     <t>29.20</t>
   </si>
   <si>
     <t>Михаил Говголенко</t>
   </si>
   <si>
-    <t>1:06.46</t>
+    <t>45.78</t>
   </si>
   <si>
     <t>34.70</t>
   </si>
   <si>
     <t>Семен Авдеев</t>
   </si>
   <si>
     <t>43.85</t>
   </si>
   <si>
     <t>Василий Николашин</t>
   </si>
   <si>
     <t>44.73</t>
   </si>
   <si>
     <t>Максим Калинин</t>
   </si>
   <si>
     <t>1:04.40</t>
   </si>
   <si>
     <t>Борис Градобоев</t>
   </si>