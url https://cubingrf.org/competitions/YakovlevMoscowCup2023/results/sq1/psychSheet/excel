--- v3 (2026-04-19)
+++ v4 (2026-07-23)
@@ -137,51 +137,51 @@
   <si>
     <t>11.24</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>15.18</t>
   </si>
   <si>
     <t>11.68</t>
   </si>
   <si>
     <t>Григорий Барашкин</t>
   </si>
   <si>
     <t>19.88</t>
   </si>
   <si>
     <t>13.88</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
-    <t>21.97</t>
+    <t>21.64</t>
   </si>
   <si>
     <t>14.46</t>
   </si>
   <si>
     <t>Богдан Землянский</t>
   </si>
   <si>
     <t>22.24</t>
   </si>
   <si>
     <t>15.36</t>
   </si>
   <si>
     <t>Дмитрий Васильев</t>
   </si>
   <si>
     <t>22.38</t>
   </si>
   <si>
     <t>16.17</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>