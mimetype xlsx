--- v4 (2026-07-23)
+++ v5 (2026-09-07)
@@ -59,90 +59,90 @@
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>9.09</t>
   </si>
   <si>
     <t>6.81</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>10.69</t>
   </si>
   <si>
     <t>7.44</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>10.78</t>
   </si>
   <si>
-    <t>8.31</t>
+    <t>7.92</t>
   </si>
   <si>
     <t>Роман Шилов</t>
   </si>
   <si>
     <t>11.21</t>
   </si>
   <si>
     <t>8.15</t>
   </si>
   <si>
     <t>Илья Назаров</t>
   </si>
   <si>
     <t>11.42</t>
   </si>
   <si>
     <t>7.76</t>
   </si>
   <si>
     <t>Егор Афанасенко</t>
   </si>
   <si>
     <t>12.29</t>
   </si>
   <si>
     <t>9.60</t>
   </si>
   <si>
     <t>Тимофей Тарасенко</t>
   </si>
   <si>
     <t>12.71</t>
   </si>
   <si>
     <t>9.05</t>
   </si>
   <si>
-    <t>Екатерина Канева</t>
+    <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>12.95</t>
   </si>
   <si>
     <t>9.65</t>
   </si>
   <si>
     <t>Владислав Шуршилин</t>
   </si>
   <si>
     <t>13.79</t>
   </si>
   <si>
     <t>11.24</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>15.18</t>
   </si>
   <si>
     <t>11.68</t>
   </si>