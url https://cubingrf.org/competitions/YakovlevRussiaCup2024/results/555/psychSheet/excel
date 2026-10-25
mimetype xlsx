--- v4 (2026-09-07)
+++ v5 (2026-10-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="555" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="376">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="375">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Тимофей Тарасенко</t>
   </si>
   <si>
     <t>38.03</t>
   </si>
   <si>
     <t>31.94</t>
   </si>
   <si>
     <t>Александр Башуткин</t>
   </si>
   <si>
@@ -101,215 +101,215 @@
   <si>
     <t>45.82</t>
   </si>
   <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>53.03</t>
   </si>
   <si>
     <t>48.87</t>
   </si>
   <si>
     <t>Владислав Мельников</t>
   </si>
   <si>
     <t>54.29</t>
   </si>
   <si>
     <t>48.61</t>
   </si>
   <si>
     <t>Дмитрий Васильев</t>
   </si>
   <si>
-    <t>55.24</t>
-[...2 lines deleted...]
-    <t>50.34</t>
+    <t>54.72</t>
+  </si>
+  <si>
+    <t>49.52</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>55.69</t>
   </si>
   <si>
     <t>49.14</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
-    <t>58.68</t>
+    <t>56.52</t>
   </si>
   <si>
     <t>51.01</t>
   </si>
   <si>
     <t>Максим Ильин</t>
   </si>
   <si>
     <t>58.94</t>
   </si>
   <si>
     <t>54.76</t>
   </si>
   <si>
     <t>Олег Аккерман</t>
   </si>
   <si>
     <t>59.31</t>
   </si>
   <si>
     <t>55.42</t>
   </si>
   <si>
     <t>Дарья Белоногова</t>
   </si>
   <si>
     <t>1:00.51</t>
   </si>
   <si>
     <t>55.86</t>
   </si>
   <si>
+    <t>Александр Докин</t>
+  </si>
+  <si>
+    <t>1:00.74</t>
+  </si>
+  <si>
+    <t>51.07</t>
+  </si>
+  <si>
     <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>1:00.78</t>
   </si>
   <si>
-    <t>58.17</t>
+    <t>58.10</t>
   </si>
   <si>
     <t>Данила Рябинин</t>
   </si>
   <si>
     <t>1:00.93</t>
   </si>
   <si>
     <t>Михаил Копылов</t>
   </si>
   <si>
     <t>1:00.95</t>
   </si>
   <si>
     <t>54.13</t>
   </si>
   <si>
     <t>Максим Аммосов</t>
   </si>
   <si>
     <t>1:01.02</t>
   </si>
   <si>
     <t>55.97</t>
   </si>
   <si>
-    <t>Александр Докин</t>
-[...7 lines deleted...]
-  <si>
     <t>Александр Коротаев</t>
   </si>
   <si>
     <t>1:03.05</t>
   </si>
   <si>
-    <t>58.95</t>
+    <t>57.69</t>
   </si>
   <si>
     <t>Вячеслав Кочергин</t>
   </si>
   <si>
     <t>1:03.11</t>
   </si>
   <si>
     <t>55.26</t>
   </si>
   <si>
     <t>Владимир Тихоненко</t>
   </si>
   <si>
     <t>1:03.20</t>
   </si>
   <si>
     <t>51.69</t>
   </si>
   <si>
     <t>Арсений Павлов</t>
   </si>
   <si>
     <t>1:03.24</t>
   </si>
   <si>
     <t>58.51</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
   </si>
   <si>
     <t>1:04.46</t>
   </si>
   <si>
     <t>52.77</t>
   </si>
   <si>
+    <t>Лев Маслов</t>
+  </si>
+  <si>
+    <t>1:04.66</t>
+  </si>
+  <si>
+    <t>58.03</t>
+  </si>
+  <si>
     <t>Артём Курицын</t>
   </si>
   <si>
     <t>1:05.09</t>
   </si>
   <si>
     <t>57.46</t>
   </si>
   <si>
     <t>Георгий Вершинин</t>
   </si>
   <si>
     <t>1:05.48</t>
   </si>
   <si>
     <t>59.40</t>
   </si>
   <si>
-    <t>Лев Маслов</t>
-[...7 lines deleted...]
-  <si>
     <t>Павел Галактионов</t>
   </si>
   <si>
     <t>1:06.07</t>
   </si>
   <si>
     <t>55.70</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>1:06.86</t>
   </si>
   <si>
     <t>57.96</t>
   </si>
   <si>
     <t>Андрей Синицын</t>
   </si>
   <si>
     <t>1:08.03</t>
   </si>
   <si>
     <t>1:05.56</t>
@@ -317,51 +317,51 @@
   <si>
     <t>Николай Катаев</t>
   </si>
   <si>
     <t>1:08.27</t>
   </si>
   <si>
     <t>1:02.00</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>1:08.35</t>
   </si>
   <si>
     <t>1:02.22</t>
   </si>
   <si>
     <t>Константин Артюшенко</t>
   </si>
   <si>
     <t>1:08.69</t>
   </si>
   <si>
-    <t>1:03.27</t>
+    <t>1:02.21</t>
   </si>
   <si>
     <t>Николай Подобаев</t>
   </si>
   <si>
     <t>1:10.64</t>
   </si>
   <si>
     <t>59.02</t>
   </si>
   <si>
     <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>1:10.82</t>
   </si>
   <si>
     <t>1:03.16</t>
   </si>
   <si>
     <t>Никита Пак</t>
   </si>
   <si>
     <t>1:11.78</t>
   </si>
@@ -407,176 +407,176 @@
   <si>
     <t>Илья Епифанов</t>
   </si>
   <si>
     <t>1:13.84</t>
   </si>
   <si>
     <t>1:05.46</t>
   </si>
   <si>
     <t>Дмитрий Якинто</t>
   </si>
   <si>
     <t>1:14.45</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>1:15.08</t>
   </si>
   <si>
     <t>1:03.59</t>
   </si>
   <si>
+    <t>Лев Якименко</t>
+  </si>
+  <si>
+    <t>1:16.14</t>
+  </si>
+  <si>
+    <t>1:10.32</t>
+  </si>
+  <si>
+    <t>Олег Кремлёв</t>
+  </si>
+  <si>
+    <t>1:16.51</t>
+  </si>
+  <si>
+    <t>1:07.79</t>
+  </si>
+  <si>
     <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>1:16.84</t>
   </si>
   <si>
     <t>1:06.32</t>
   </si>
   <si>
     <t>Александр Ермаков</t>
   </si>
   <si>
     <t>1:17.55</t>
   </si>
   <si>
     <t>1:07.61</t>
   </si>
   <si>
     <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>1:17.68</t>
   </si>
   <si>
     <t>1:11.67</t>
   </si>
   <si>
+    <t>Карина Шамова</t>
+  </si>
+  <si>
+    <t>1:18.71</t>
+  </si>
+  <si>
+    <t>1:08.41</t>
+  </si>
+  <si>
     <t>Владислав Кожин</t>
   </si>
   <si>
     <t>1:18.93</t>
   </si>
   <si>
     <t>1:12.48</t>
   </si>
   <si>
     <t>Кирилл Нурмухамедов</t>
   </si>
   <si>
     <t>1:19.17</t>
   </si>
   <si>
     <t>1:06.09</t>
   </si>
   <si>
     <t>Максим Дейч</t>
   </si>
   <si>
     <t>1:20.07</t>
   </si>
   <si>
     <t>1:10.83</t>
   </si>
   <si>
     <t>Ислам Китиев</t>
   </si>
   <si>
     <t>1:20.12</t>
   </si>
   <si>
     <t>1:14.47</t>
   </si>
   <si>
-    <t>Олег Кремлёв</t>
-[...16 lines deleted...]
-  <si>
     <t>Дмитрий Саргсян</t>
   </si>
   <si>
     <t>1:22.39</t>
   </si>
   <si>
     <t>1:12.11</t>
   </si>
   <si>
     <t>Лев Брусков</t>
   </si>
   <si>
     <t>1:23.19</t>
   </si>
   <si>
     <t>1:08.82</t>
   </si>
   <si>
     <t>Глеб Пясецкий</t>
   </si>
   <si>
     <t>1:24.08</t>
   </si>
   <si>
-    <t>1:18.02</t>
+    <t>1:12.34</t>
   </si>
   <si>
     <t>Максим Демченко</t>
   </si>
   <si>
     <t>1:24.51</t>
   </si>
   <si>
     <t>1:18.27</t>
   </si>
   <si>
-    <t>Карина Шамова</t>
-[...7 lines deleted...]
-  <si>
     <t>Андрей Маслов</t>
   </si>
   <si>
     <t>1:27.68</t>
   </si>
   <si>
     <t>1:21.00</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>1:27.92</t>
   </si>
   <si>
     <t>1:14.82</t>
   </si>
   <si>
     <t>Никита Брылин</t>
   </si>
   <si>
     <t>1:28.58</t>
   </si>
   <si>
     <t>1:22.12</t>
@@ -602,69 +602,69 @@
   <si>
     <t>Владислав Шуршилин</t>
   </si>
   <si>
     <t>1:31.56</t>
   </si>
   <si>
     <t>1:23.60</t>
   </si>
   <si>
     <t>Никита Платонов</t>
   </si>
   <si>
     <t>1:32.17</t>
   </si>
   <si>
     <t>1:25.13</t>
   </si>
   <si>
     <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>1:32.71</t>
   </si>
   <si>
-    <t>1:24.75</t>
+    <t>1:24.66</t>
   </si>
   <si>
     <t>Олег Демчук</t>
   </si>
   <si>
     <t>1:33.75</t>
   </si>
   <si>
-    <t>1:29.75</t>
+    <t>1:28.93</t>
   </si>
   <si>
     <t>Тимофей Тюльпаков</t>
   </si>
   <si>
-    <t>1:34.55</t>
-[...2 lines deleted...]
-    <t>1:27.73</t>
+    <t>1:34.26</t>
+  </si>
+  <si>
+    <t>1:20.67</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>1:34.57</t>
   </si>
   <si>
     <t>1:24.90</t>
   </si>
   <si>
     <t>Кирилл Ослонов</t>
   </si>
   <si>
     <t>1:35.01</t>
   </si>
   <si>
     <t>1:22.93</t>
   </si>
   <si>
     <t>Степан Щевелёв</t>
   </si>
   <si>
     <t>1:35.26</t>
   </si>
@@ -683,53 +683,50 @@
   <si>
     <t>Алексей Плешков</t>
   </si>
   <si>
     <t>1:36.91</t>
   </si>
   <si>
     <t>1:32.75</t>
   </si>
   <si>
     <t>Алексей Корицкий</t>
   </si>
   <si>
     <t>1:37.71</t>
   </si>
   <si>
     <t>1:29.79</t>
   </si>
   <si>
     <t>Анастасия Тихенко</t>
   </si>
   <si>
     <t>1:37.81</t>
   </si>
   <si>
-    <t>1:28.93</t>
-[...1 lines deleted...]
-  <si>
     <t>Мария Жиц</t>
   </si>
   <si>
     <t>1:39.23</t>
   </si>
   <si>
     <t>1:28.18</t>
   </si>
   <si>
     <t>Агата Комекова</t>
   </si>
   <si>
     <t>1:39.62</t>
   </si>
   <si>
     <t>1:32.08</t>
   </si>
   <si>
     <t>Ксения Зырянова</t>
   </si>
   <si>
     <t>1:40.19</t>
   </si>
   <si>
     <t>1:33.14</t>
@@ -881,102 +878,108 @@
   <si>
     <t>1:55.84</t>
   </si>
   <si>
     <t>1:40.76</t>
   </si>
   <si>
     <t>Михаил Говголенко</t>
   </si>
   <si>
     <t>1:57.30</t>
   </si>
   <si>
     <t>1:42.97</t>
   </si>
   <si>
     <t>Андрей Радаев</t>
   </si>
   <si>
     <t>1:57.38</t>
   </si>
   <si>
     <t>1:53.97</t>
   </si>
   <si>
+    <t>Дмитрий Ильин</t>
+  </si>
+  <si>
+    <t>2:03.17</t>
+  </si>
+  <si>
+    <t>1:58.14</t>
+  </si>
+  <si>
+    <t>Дарья Елисеева</t>
+  </si>
+  <si>
+    <t>2:04.02</t>
+  </si>
+  <si>
+    <t>Ксения Варфоломеева</t>
+  </si>
+  <si>
+    <t>2:04.52</t>
+  </si>
+  <si>
+    <t>1:48.57</t>
+  </si>
+  <si>
     <t>Андрей Васёв</t>
   </si>
   <si>
     <t>2:07.77</t>
   </si>
   <si>
     <t>1:50.15</t>
   </si>
   <si>
-    <t>Дарья Елисеева</t>
-[...7 lines deleted...]
-  <si>
     <t>Владимир Щеглов</t>
   </si>
   <si>
     <t>2:10.22</t>
   </si>
   <si>
     <t>2:03.70</t>
   </si>
   <si>
     <t>Максим Козловский</t>
   </si>
   <si>
     <t>2:10.53</t>
   </si>
   <si>
     <t>1:51.57</t>
   </si>
   <si>
-    <t>Ксения Варфоломеева</t>
-[...7 lines deleted...]
-  <si>
     <t>Афанасий Иванов</t>
   </si>
   <si>
-    <t>2:14.38</t>
-[...2 lines deleted...]
-    <t>2:01.52</t>
+    <t>2:11.03</t>
+  </si>
+  <si>
+    <t>1:57.25</t>
   </si>
   <si>
     <t>Дмитрий Родин</t>
   </si>
   <si>
     <t>2:15.07</t>
   </si>
   <si>
     <t>1:50.17</t>
   </si>
   <si>
     <t>Родион Першин</t>
   </si>
   <si>
     <t>2:34.64</t>
   </si>
   <si>
     <t>2:18.78</t>
   </si>
   <si>
     <t>Егор Касюк</t>
   </si>
   <si>
     <t>2:37.70</t>
   </si>
@@ -1002,56 +1005,50 @@
     <t>2:19.92</t>
   </si>
   <si>
     <t>Павел Вершинин</t>
   </si>
   <si>
     <t>2:03.44</t>
   </si>
   <si>
     <t>Егор Еремин</t>
   </si>
   <si>
     <t>2:06.31</t>
   </si>
   <si>
     <t>Юрий Коновалов</t>
   </si>
   <si>
     <t>2:10.19</t>
   </si>
   <si>
     <t>Иван Олейников</t>
   </si>
   <si>
     <t>2:18.18</t>
-  </si>
-[...4 lines deleted...]
-    <t>2:19.52</t>
   </si>
   <si>
     <t>Георгий Голосов</t>
   </si>
   <si>
     <t>2:24.91</t>
   </si>
   <si>
     <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>2:25.48</t>
   </si>
   <si>
     <t>Анастасия Регонен</t>
   </si>
   <si>
     <t>2:26.15</t>
   </si>
   <si>
     <t>Евсей Ионуш</t>
   </si>
   <si>
     <t>2:29.41</t>
   </si>
@@ -1746,65 +1743,65 @@
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>46</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D16" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>49</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>50</v>
       </c>
       <c r="D17" t="s">
-        <v>32</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D18" t="s">
-        <v>53</v>
+        <v>32</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>54</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D19" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>57</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>58</v>
@@ -2558,836 +2555,838 @@
     <row r="74" spans="1:4">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
         <v>218</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>219</v>
       </c>
       <c r="D74" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
         <v>221</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>222</v>
       </c>
       <c r="D75" t="s">
-        <v>223</v>
+        <v>199</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
+        <v>223</v>
+      </c>
+      <c r="C76" s="1" t="s">
         <v>224</v>
       </c>
-      <c r="C76" s="1" t="s">
+      <c r="D76" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
+        <v>226</v>
+      </c>
+      <c r="C77" s="1" t="s">
         <v>227</v>
       </c>
-      <c r="C77" s="1" t="s">
+      <c r="D77" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
+        <v>229</v>
+      </c>
+      <c r="C78" s="1" t="s">
         <v>230</v>
       </c>
-      <c r="C78" s="1" t="s">
+      <c r="D78" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
+        <v>232</v>
+      </c>
+      <c r="C79" s="1" t="s">
         <v>233</v>
       </c>
-      <c r="C79" s="1" t="s">
+      <c r="D79" t="s">
         <v>234</v>
-      </c>
-[...1 lines deleted...]
-        <v>235</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
+        <v>235</v>
+      </c>
+      <c r="C80" s="1" t="s">
         <v>236</v>
       </c>
-      <c r="C80" s="1" t="s">
+      <c r="D80" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
+        <v>238</v>
+      </c>
+      <c r="C81" s="1" t="s">
         <v>239</v>
       </c>
-      <c r="C81" s="1" t="s">
+      <c r="D81" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
+        <v>241</v>
+      </c>
+      <c r="C82" s="1" t="s">
         <v>242</v>
       </c>
-      <c r="C82" s="1" t="s">
+      <c r="D82" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
+        <v>244</v>
+      </c>
+      <c r="C83" s="1" t="s">
         <v>245</v>
       </c>
-      <c r="C83" s="1" t="s">
+      <c r="D83" t="s">
         <v>246</v>
-      </c>
-[...1 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
+        <v>247</v>
+      </c>
+      <c r="C84" s="1" t="s">
         <v>248</v>
       </c>
-      <c r="C84" s="1" t="s">
+      <c r="D84" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
+        <v>250</v>
+      </c>
+      <c r="C85" s="1" t="s">
         <v>251</v>
       </c>
-      <c r="C85" s="1" t="s">
+      <c r="D85" t="s">
         <v>252</v>
-      </c>
-[...1 lines deleted...]
-        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
+        <v>253</v>
+      </c>
+      <c r="C86" s="1" t="s">
         <v>254</v>
       </c>
-      <c r="C86" s="1" t="s">
+      <c r="D86" t="s">
         <v>255</v>
-      </c>
-[...1 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
+        <v>256</v>
+      </c>
+      <c r="C87" s="1" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
       <c r="D87" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
+        <v>258</v>
+      </c>
+      <c r="C88" s="1" t="s">
         <v>259</v>
       </c>
-      <c r="C88" s="1" t="s">
+      <c r="D88" t="s">
         <v>260</v>
-      </c>
-[...1 lines deleted...]
-        <v>261</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
+        <v>261</v>
+      </c>
+      <c r="C89" s="1" t="s">
         <v>262</v>
       </c>
-      <c r="C89" s="1" t="s">
+      <c r="D89" t="s">
         <v>263</v>
-      </c>
-[...1 lines deleted...]
-        <v>264</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
+        <v>264</v>
+      </c>
+      <c r="C90" s="1" t="s">
         <v>265</v>
       </c>
-      <c r="C90" s="1" t="s">
+      <c r="D90" t="s">
         <v>266</v>
-      </c>
-[...1 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
+        <v>267</v>
+      </c>
+      <c r="C91" s="1" t="s">
         <v>268</v>
       </c>
-      <c r="C91" s="1" t="s">
+      <c r="D91" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
+        <v>270</v>
+      </c>
+      <c r="C92" s="1" t="s">
         <v>271</v>
       </c>
-      <c r="C92" s="1" t="s">
+      <c r="D92" t="s">
         <v>272</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
+        <v>273</v>
+      </c>
+      <c r="C93" s="1" t="s">
         <v>274</v>
       </c>
-      <c r="C93" s="1" t="s">
+      <c r="D93" t="s">
         <v>275</v>
-      </c>
-[...1 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
+        <v>276</v>
+      </c>
+      <c r="C94" s="1" t="s">
         <v>277</v>
       </c>
-      <c r="C94" s="1" t="s">
+      <c r="D94" t="s">
         <v>278</v>
-      </c>
-[...1 lines deleted...]
-        <v>279</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
+        <v>279</v>
+      </c>
+      <c r="C95" s="1" t="s">
         <v>280</v>
       </c>
-      <c r="C95" s="1" t="s">
+      <c r="D95" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
+        <v>282</v>
+      </c>
+      <c r="C96" s="1" t="s">
         <v>283</v>
       </c>
-      <c r="C96" s="1" t="s">
+      <c r="D96" t="s">
         <v>284</v>
-      </c>
-[...1 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
+        <v>285</v>
+      </c>
+      <c r="C97" s="1" t="s">
         <v>286</v>
       </c>
-      <c r="C97" s="1" t="s">
+      <c r="D97" t="s">
         <v>287</v>
-      </c>
-[...1 lines deleted...]
-        <v>288</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
+        <v>288</v>
+      </c>
+      <c r="C98" s="1" t="s">
         <v>289</v>
       </c>
-      <c r="C98" s="1" t="s">
+      <c r="D98" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
+        <v>291</v>
+      </c>
+      <c r="C99" s="1" t="s">
         <v>292</v>
       </c>
-      <c r="C99" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D99" t="s">
-        <v>294</v>
+        <v>251</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
+        <v>293</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="D100" t="s">
         <v>295</v>
-      </c>
-[...4 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
+        <v>296</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="D101" t="s">
         <v>298</v>
-      </c>
-[...4 lines deleted...]
-        <v>300</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
+        <v>299</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D102" t="s">
         <v>301</v>
-      </c>
-[...4 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="103" spans="1:4">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
+        <v>302</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="D103" t="s">
         <v>304</v>
-      </c>
-[...4 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="104" spans="1:4">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
+        <v>305</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="D104" t="s">
         <v>307</v>
-      </c>
-[...4 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="105" spans="1:4">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
+        <v>308</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="D105" t="s">
         <v>310</v>
-      </c>
-[...4 lines deleted...]
-        <v>312</v>
       </c>
     </row>
     <row r="106" spans="1:4">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
+        <v>311</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>312</v>
+      </c>
+      <c r="D106" t="s">
         <v>313</v>
-      </c>
-[...4 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="107" spans="1:4">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
+        <v>314</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="D107" t="s">
         <v>316</v>
-      </c>
-[...4 lines deleted...]
-        <v>318</v>
       </c>
     </row>
     <row r="108" spans="1:4">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
+        <v>317</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>318</v>
+      </c>
+      <c r="D108" t="s">
         <v>319</v>
-      </c>
-[...4 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="109" spans="1:4">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
+        <v>320</v>
+      </c>
+      <c r="C109" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="D109" t="s">
         <v>322</v>
-      </c>
-[...2 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="110" spans="1:4">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="C110" s="1"/>
       <c r="D110" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="111" spans="1:4">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="C111" s="1"/>
       <c r="D111" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="112" spans="1:4">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="C112" s="1"/>
       <c r="D112" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="113" spans="1:4">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="C113" s="1"/>
       <c r="D113" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="114" spans="1:4">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="C114" s="1"/>
       <c r="D114" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="115" spans="1:4">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="C115" s="1"/>
       <c r="D115" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="116" spans="1:4">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="C116" s="1"/>
       <c r="D116" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="117" spans="1:4">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="C117" s="1"/>
       <c r="D117" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="118" spans="1:4">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="C118" s="1"/>
       <c r="D118" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="119" spans="1:4">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="C119" s="1"/>
       <c r="D119" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="120" spans="1:4">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
       <c r="C120" s="1"/>
       <c r="D120" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="121" spans="1:4">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="C121" s="1"/>
       <c r="D121" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="122" spans="1:4">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
       <c r="C122" s="1"/>
       <c r="D122" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="123" spans="1:4">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
       <c r="C123" s="1"/>
       <c r="D123" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="124" spans="1:4">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="C124" s="1"/>
       <c r="D124" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="125" spans="1:4">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
       <c r="C125" s="1"/>
       <c r="D125" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="126" spans="1:4">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="C126" s="1"/>
       <c r="D126" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
     </row>
     <row r="127" spans="1:4">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
       <c r="C127" s="1"/>
       <c r="D127" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:4">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="C128" s="1"/>
       <c r="D128" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
     </row>
     <row r="129" spans="1:4">
       <c r="B129" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="C129" s="1"/>
     </row>
     <row r="130" spans="1:4">
       <c r="B130" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="C130" s="1"/>
     </row>
     <row r="131" spans="1:4">
       <c r="B131" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="C131" s="1"/>
     </row>
     <row r="132" spans="1:4">
       <c r="B132" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="C132" s="1"/>
     </row>
     <row r="133" spans="1:4">
       <c r="B133" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
       <c r="C133" s="1"/>
     </row>
     <row r="134" spans="1:4">
       <c r="B134" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
       <c r="C134" s="1"/>
     </row>
     <row r="135" spans="1:4">
       <c r="B135" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
       <c r="C135" s="1"/>
     </row>
     <row r="136" spans="1:4">
       <c r="B136" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="C136" s="1"/>
     </row>
     <row r="137" spans="1:4">
       <c r="B137" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
       <c r="C137" s="1"/>
     </row>
     <row r="138" spans="1:4">
       <c r="B138" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="C138" s="1"/>
     </row>
     <row r="139" spans="1:4">
       <c r="B139" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
       <c r="C139" s="1"/>
     </row>
     <row r="140" spans="1:4">
       <c r="B140" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="C140" s="1"/>
     </row>
     <row r="141" spans="1:4">
       <c r="B141" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="C141" s="1"/>
     </row>
     <row r="142" spans="1:4">
       <c r="B142" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="C142" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>