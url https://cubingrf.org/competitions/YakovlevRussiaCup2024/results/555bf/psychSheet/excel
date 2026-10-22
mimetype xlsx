--- v3 (2026-09-07)
+++ v4 (2026-10-22)
@@ -86,51 +86,51 @@
   <si>
     <t>15:15.00</t>
   </si>
   <si>
     <t>Max Korchagin</t>
   </si>
   <si>
     <t>17:54.00</t>
   </si>
   <si>
     <t>Aleksandr Cherkasov</t>
   </si>
   <si>
     <t>18:31.19</t>
   </si>
   <si>
     <t>Nikolay Podobayev</t>
   </si>
   <si>
     <t>18:44.00</t>
   </si>
   <si>
     <t>Pavel Mishin</t>
   </si>
   <si>
-    <t>40:26.00</t>
+    <t>33:59.00</t>
   </si>
   <si>
     <t>Maxim Chechnev</t>
   </si>
   <si>
     <t>52:21.00</t>
   </si>
   <si>
     <t>Andrei Ilin</t>
   </si>
   <si>
     <t>Andrey Panov</t>
   </si>
   <si>
     <t>Andrey Sinitsyn</t>
   </si>
   <si>
     <t>Dmitriy Sargsyan</t>
   </si>
   <si>
     <t>Egor Kasyuk</t>
   </si>
   <si>
     <t>Maksim Ammosov</t>
   </si>