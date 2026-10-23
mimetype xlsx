--- v5 (2026-09-07)
+++ v6 (2026-10-23)
@@ -65,119 +65,119 @@
   <si>
     <t>1:24.45</t>
   </si>
   <si>
     <t>Алексей Жариков</t>
   </si>
   <si>
     <t>1:32.96</t>
   </si>
   <si>
     <t>1:28.78</t>
   </si>
   <si>
     <t>Александр Башуткин</t>
   </si>
   <si>
     <t>1:34.58</t>
   </si>
   <si>
     <t>1:28.65</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
-    <t>1:39.55</t>
-[...2 lines deleted...]
-    <t>1:34.62</t>
+    <t>1:38.73</t>
+  </si>
+  <si>
+    <t>1:33.03</t>
   </si>
   <si>
     <t>Олег Аккерман</t>
   </si>
   <si>
     <t>1:45.68</t>
   </si>
   <si>
     <t>1:39.98</t>
   </si>
   <si>
+    <t>Артём Сосновских</t>
+  </si>
+  <si>
+    <t>1:46.03</t>
+  </si>
+  <si>
+    <t>1:40.95</t>
+  </si>
+  <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>1:46.68</t>
   </si>
   <si>
     <t>1:43.51</t>
   </si>
   <si>
-    <t>Артём Сосновских</t>
-[...5 lines deleted...]
-    <t>1:41.28</t>
+    <t>Александр Докин</t>
+  </si>
+  <si>
+    <t>1:48.62</t>
+  </si>
+  <si>
+    <t>1:43.20</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>1:49.66</t>
   </si>
   <si>
     <t>1:32.46</t>
   </si>
   <si>
     <t>Данила Рябинин</t>
   </si>
   <si>
     <t>1:49.68</t>
   </si>
   <si>
     <t>1:39.58</t>
   </si>
   <si>
     <t>Владислав Мельников</t>
   </si>
   <si>
     <t>1:50.52</t>
   </si>
   <si>
     <t>1:42.75</t>
   </si>
   <si>
-    <t>Александр Докин</t>
-[...7 lines deleted...]
-  <si>
     <t>Дмитрий Васильев</t>
   </si>
   <si>
     <t>1:53.71</t>
   </si>
   <si>
     <t>1:47.54</t>
   </si>
   <si>
     <t>Лев Маслов</t>
   </si>
   <si>
     <t>1:54.23</t>
   </si>
   <si>
     <t>Максим Аммосов</t>
   </si>
   <si>
     <t>1:58.82</t>
   </si>
   <si>
     <t>1:47.73</t>
   </si>
   <si>
     <t>Дмитрий Душейко</t>
@@ -308,51 +308,51 @@
   <si>
     <t>Ислам Китиев</t>
   </si>
   <si>
     <t>2:36.43</t>
   </si>
   <si>
     <t>2:26.93</t>
   </si>
   <si>
     <t>Юрий Рякин</t>
   </si>
   <si>
     <t>2:37.31</t>
   </si>
   <si>
     <t>2:34.48</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>2:38.97</t>
   </si>
   <si>
-    <t>2:29.42</t>
+    <t>2:23.27</t>
   </si>
   <si>
     <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>2:40.70</t>
   </si>
   <si>
     <t>2:33.58</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>2:45.80</t>
   </si>
   <si>
     <t>2:36.84</t>
   </si>
   <si>
     <t>Никита Брылин</t>
   </si>
   <si>
     <t>2:46.92</t>
   </si>
@@ -437,75 +437,75 @@
   <si>
     <t>3:49.94</t>
   </si>
   <si>
     <t>3:44.70</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>3:55.88</t>
   </si>
   <si>
     <t>3:46.90</t>
   </si>
   <si>
     <t>Дмитрий Дунаев</t>
   </si>
   <si>
     <t>4:15.92</t>
   </si>
   <si>
     <t>3:48.79</t>
   </si>
   <si>
+    <t>Ксения Варфоломеева</t>
+  </si>
+  <si>
+    <t>4:21.51</t>
+  </si>
+  <si>
+    <t>4:11.83</t>
+  </si>
+  <si>
     <t>Максим Милосердов</t>
   </si>
   <si>
     <t>4:34.78</t>
   </si>
   <si>
     <t>4:15.89</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>4:37.39</t>
   </si>
   <si>
     <t>4:03.31</t>
-  </si>
-[...7 lines deleted...]
-    <t>4:15.97</t>
   </si>
   <si>
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>5:08.08</t>
   </si>
   <si>
     <t>4:50.67</t>
   </si>
   <si>
     <t>Лев Кураев</t>
   </si>
   <si>
     <t>5:45.54</t>
   </si>
   <si>
     <t>5:02.08</t>
   </si>
   <si>
     <t>Филипп Радинский</t>
   </si>
   <si>
     <t>6:03.46</t>
   </si>
@@ -1151,51 +1151,51 @@
     <row r="14" spans="1:4">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D14" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>43</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>45</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D16" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>48</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>49</v>