--- v2 (2026-03-03)
+++ v3 (2026-04-19)
@@ -17,1098 +17,1098 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="minx" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="351">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Имя и фамилия участника</t>
-[...8 lines deleted...]
-    <t>Тимофей Тарасенко</t>
+    <t>Competitor</t>
+  </si>
+  <si>
+    <t>Average</t>
+  </si>
+  <si>
+    <t>Best</t>
+  </si>
+  <si>
+    <t>Timofei Tarasenko</t>
   </si>
   <si>
     <t>25.33</t>
   </si>
   <si>
     <t>21.79</t>
   </si>
   <si>
-    <t>Артём Сосновских</t>
+    <t>Artem Sosnovskikh</t>
   </si>
   <si>
     <t>31.71</t>
   </si>
   <si>
     <t>28.84</t>
   </si>
   <si>
-    <t>Михаил Копылов</t>
+    <t>Mikhail Kopylov</t>
   </si>
   <si>
     <t>37.98</t>
   </si>
   <si>
     <t>33.28</t>
   </si>
   <si>
-    <t>Анатолий Туренко</t>
+    <t>Anatolii Turenko</t>
   </si>
   <si>
     <t>39.00</t>
   </si>
   <si>
     <t>35.28</t>
   </si>
   <si>
-    <t>Дмитрий Васильев</t>
+    <t>Dmitry Vasilyev</t>
   </si>
   <si>
     <t>41.65</t>
   </si>
   <si>
     <t>35.69</t>
   </si>
   <si>
-    <t>Дарья Белоногова</t>
+    <t>Slavomil Voloskov</t>
+  </si>
+  <si>
+    <t>42.17</t>
+  </si>
+  <si>
+    <t>34.47</t>
+  </si>
+  <si>
+    <t>Darya Belonogova</t>
   </si>
   <si>
     <t>42.29</t>
   </si>
   <si>
     <t>34.41</t>
   </si>
   <si>
-    <t>Славомил Волосков</t>
-[...8 lines deleted...]
-    <t>Дарья Елисеева</t>
+    <t>Daria Eliseeva</t>
   </si>
   <si>
     <t>43.82</t>
   </si>
   <si>
     <t>38.67</t>
   </si>
   <si>
-    <t>Олег Кремлёв</t>
-[...8 lines deleted...]
-    <t>Ислам Китиев</t>
+    <t>Oleg Kremlyov</t>
+  </si>
+  <si>
+    <t>44.05</t>
+  </si>
+  <si>
+    <t>36.40</t>
+  </si>
+  <si>
+    <t>Islam Kitiev</t>
   </si>
   <si>
     <t>44.16</t>
   </si>
   <si>
     <t>40.28</t>
   </si>
   <si>
-    <t>Вячеслав Кочергин</t>
+    <t>Vyacheslav Kochergin</t>
   </si>
   <si>
     <t>46.24</t>
   </si>
   <si>
     <t>37.79</t>
   </si>
   <si>
-    <t>Никита Малыхин</t>
+    <t>Nikita Popkov</t>
+  </si>
+  <si>
+    <t>47.63</t>
+  </si>
+  <si>
+    <t>42.60</t>
+  </si>
+  <si>
+    <t>Nikita Malykhin</t>
   </si>
   <si>
     <t>47.75</t>
   </si>
   <si>
     <t>42.36</t>
   </si>
   <si>
-    <t>Максим Демченко</t>
+    <t>Maksim Demchenko</t>
   </si>
   <si>
     <t>47.91</t>
   </si>
   <si>
-    <t>Игорь Тарабрин</t>
+    <t>Andrey Panov</t>
+  </si>
+  <si>
+    <t>48.19</t>
+  </si>
+  <si>
+    <t>45.03</t>
+  </si>
+  <si>
+    <t>Dmitriy Tupis</t>
+  </si>
+  <si>
+    <t>49.77</t>
+  </si>
+  <si>
+    <t>42.78</t>
+  </si>
+  <si>
+    <t>Igor Tarabrin</t>
   </si>
   <si>
     <t>50.27</t>
   </si>
   <si>
     <t>46.10</t>
   </si>
   <si>
-    <t>Андрей Панов</t>
-[...17 lines deleted...]
-    <t>Иван Ворошилов</t>
+    <t>Ivan Voroshilov</t>
   </si>
   <si>
     <t>51.68</t>
   </si>
   <si>
     <t>48.98</t>
   </si>
   <si>
-    <t>Никита Попков</t>
-[...8 lines deleted...]
-    <t>Алина Драчук</t>
+    <t>Alina Drachuk</t>
   </si>
   <si>
     <t>52.35</t>
   </si>
   <si>
     <t>48.92</t>
   </si>
   <si>
-    <t>Данила Рябинин</t>
+    <t>Danila Ryabinin</t>
   </si>
   <si>
     <t>54.45</t>
   </si>
   <si>
     <t>46.65</t>
   </si>
   <si>
-    <t>Максим Знаменщиков</t>
+    <t>Maxim Znamenshchikov</t>
   </si>
   <si>
     <t>54.70</t>
   </si>
   <si>
     <t>45.79</t>
   </si>
   <si>
-    <t>Николай Катаев</t>
+    <t>Nikolay Kataev</t>
   </si>
   <si>
     <t>54.86</t>
   </si>
   <si>
     <t>47.59</t>
   </si>
   <si>
-    <t>Тимур Иманов</t>
+    <t>Timur Imanov</t>
   </si>
   <si>
     <t>55.35</t>
   </si>
   <si>
     <t>45.38</t>
   </si>
   <si>
-    <t>Дмитрий Нагирняк</t>
+    <t>Dmitry Nagirnyak</t>
   </si>
   <si>
     <t>57.34</t>
   </si>
   <si>
     <t>50.12</t>
   </si>
   <si>
-    <t>Максим Ильин</t>
+    <t>Dmitry Kosterev</t>
+  </si>
+  <si>
+    <t>57.40</t>
+  </si>
+  <si>
+    <t>53.09</t>
+  </si>
+  <si>
+    <t>Maxim Ilin</t>
   </si>
   <si>
     <t>57.83</t>
   </si>
   <si>
     <t>53.35</t>
   </si>
   <si>
-    <t>Екатерина Соболева</t>
+    <t>Ekaterina Soboleva</t>
   </si>
   <si>
     <t>59.53</t>
   </si>
   <si>
     <t>54.15</t>
   </si>
   <si>
-    <t>Полина Лаптева</t>
+    <t>Polina Lapteva</t>
   </si>
   <si>
     <t>59.56</t>
   </si>
   <si>
     <t>54.60</t>
   </si>
   <si>
-    <t>Максим Аммосов</t>
+    <t>Maksim Ammosov</t>
   </si>
   <si>
     <t>1:00.26</t>
   </si>
   <si>
-    <t>58.39</t>
-[...11 lines deleted...]
-    <t>Карина Шамова</t>
+    <t>55.63</t>
+  </si>
+  <si>
+    <t>Daniil Tambovtsev</t>
+  </si>
+  <si>
+    <t>1:00.85</t>
+  </si>
+  <si>
+    <t>54.21</t>
+  </si>
+  <si>
+    <t>Karina Shamova</t>
   </si>
   <si>
     <t>1:02.01</t>
   </si>
   <si>
     <t>59.79</t>
   </si>
   <si>
-    <t>Тимофей Терещенко</t>
+    <t>Timofey Tereshchenko</t>
   </si>
   <si>
     <t>1:02.03</t>
   </si>
   <si>
     <t>54.26</t>
   </si>
   <si>
-    <t>Мария Жиц</t>
+    <t>Maria Zhits</t>
   </si>
   <si>
     <t>1:03.32</t>
   </si>
   <si>
-    <t>Валерий Курбатов</t>
+    <t>Arina Zubova</t>
+  </si>
+  <si>
+    <t>1:03.82</t>
+  </si>
+  <si>
+    <t>59.32</t>
+  </si>
+  <si>
+    <t>Valeriy Kurbatov</t>
   </si>
   <si>
     <t>1:04.21</t>
   </si>
   <si>
-    <t>1:00.85</t>
-[...2 lines deleted...]
-    <t>Даниил Абдулов</t>
+    <t>Daniil Abdulov</t>
   </si>
   <si>
     <t>1:04.53</t>
   </si>
   <si>
     <t>56.09</t>
   </si>
   <si>
-    <t>Даниил Тамбовцев</t>
-[...8 lines deleted...]
-    <t>Леонид Тарасенко</t>
+    <t>Vladimir Filin</t>
+  </si>
+  <si>
+    <t>1:05.05</t>
+  </si>
+  <si>
+    <t>57.94</t>
+  </si>
+  <si>
+    <t>Anastasia Tikhenko</t>
+  </si>
+  <si>
+    <t>1:05.35</t>
+  </si>
+  <si>
+    <t>58.04</t>
+  </si>
+  <si>
+    <t>Leonid Tarasenko</t>
   </si>
   <si>
     <t>1:07.49</t>
   </si>
   <si>
     <t>59.76</t>
   </si>
   <si>
-    <t>Лев Маслов</t>
+    <t>Lev Maslov</t>
   </si>
   <si>
     <t>1:10.81</t>
   </si>
   <si>
     <t>57.50</t>
   </si>
   <si>
-    <t>Константин Васильев</t>
+    <t>Konstantin Vasilʹyev</t>
   </si>
   <si>
     <t>1:10.96</t>
   </si>
   <si>
     <t>1:05.24</t>
   </si>
   <si>
-    <t>Владимир Филин</t>
-[...17 lines deleted...]
-    <t>Дмитрий Якинто</t>
+    <t>Dmitry Matthew Yaquinto</t>
   </si>
   <si>
     <t>1:11.74</t>
   </si>
   <si>
     <t>57.98</t>
   </si>
   <si>
-    <t>Макар Тихонов</t>
-[...8 lines deleted...]
-    <t>Александра Лукьянова</t>
+    <t>Makar Tihonov</t>
+  </si>
+  <si>
+    <t>1:12.02</t>
+  </si>
+  <si>
+    <t>1:02.73</t>
+  </si>
+  <si>
+    <t>Nikita Pak</t>
+  </si>
+  <si>
+    <t>1:13.66</t>
+  </si>
+  <si>
+    <t>1:05.32</t>
+  </si>
+  <si>
+    <t>Aleksandra Lukianova</t>
   </si>
   <si>
     <t>1:15.17</t>
   </si>
   <si>
     <t>1:11.32</t>
   </si>
   <si>
-    <t>Николай Подобаев</t>
+    <t>Nikolay Podobayev</t>
   </si>
   <si>
     <t>1:16.31</t>
   </si>
   <si>
     <t>1:07.56</t>
   </si>
   <si>
-    <t>Анастасия Тихенко</t>
-[...17 lines deleted...]
-    <t>Олег Аккерман</t>
+    <t>Lev Yakimenko</t>
+  </si>
+  <si>
+    <t>1:16.62</t>
+  </si>
+  <si>
+    <t>1:12.35</t>
+  </si>
+  <si>
+    <t>Oleg Akkerman</t>
   </si>
   <si>
     <t>1:19.14</t>
   </si>
   <si>
     <t>1:09.92</t>
   </si>
   <si>
-    <t>Юрий Рякин</t>
+    <t>Yuri Ryakin</t>
   </si>
   <si>
     <t>1:19.93</t>
   </si>
   <si>
     <t>1:12.73</t>
   </si>
   <si>
-    <t>Андрей Маслов</t>
+    <t>Andrei Maslov</t>
   </si>
   <si>
     <t>1:20.03</t>
   </si>
   <si>
     <t>1:13.24</t>
   </si>
   <si>
-    <t>Филипп Радинский</t>
+    <t>Philipp Radinskiy</t>
   </si>
   <si>
     <t>1:20.89</t>
   </si>
   <si>
     <t>1:11.88</t>
   </si>
   <si>
-    <t>Андрей Васёв</t>
+    <t>Andrey Vasëv</t>
   </si>
   <si>
     <t>1:21.03</t>
   </si>
   <si>
     <t>1:16.20</t>
   </si>
   <si>
-    <t>Степан Мельников</t>
+    <t>Stepan Melnikov</t>
   </si>
   <si>
     <t>1:21.34</t>
   </si>
   <si>
     <t>1:18.60</t>
   </si>
   <si>
-    <t>Дмитрий Саргсян</t>
+    <t>Dmitriy Sargsyan</t>
   </si>
   <si>
     <t>1:21.38</t>
   </si>
   <si>
     <t>1:07.45</t>
   </si>
   <si>
-    <t>Никита Платонов</t>
+    <t>Anastasiya Maykova</t>
+  </si>
+  <si>
+    <t>1:21.61</t>
+  </si>
+  <si>
+    <t>1:16.12</t>
+  </si>
+  <si>
+    <t>Mikhail Ignatʹyev</t>
+  </si>
+  <si>
+    <t>1:21.92</t>
+  </si>
+  <si>
+    <t>1:13.78</t>
+  </si>
+  <si>
+    <t>Nikita Platonov</t>
   </si>
   <si>
     <t>1:24.21</t>
   </si>
   <si>
     <t>1:15.32</t>
   </si>
   <si>
-    <t>Александр Герасимов</t>
+    <t>Aleksandr Gerasimov</t>
   </si>
   <si>
     <t>1:24.99</t>
   </si>
   <si>
     <t>1:23.64</t>
   </si>
   <si>
-    <t>Платон Кабаков</t>
+    <t>Platon Kabakov</t>
   </si>
   <si>
     <t>1:25.78</t>
   </si>
   <si>
     <t>1:18.32</t>
   </si>
   <si>
-    <t>Андрей Синицын</t>
+    <t>Andrey Sinitsyn</t>
   </si>
   <si>
     <t>1:26.29</t>
   </si>
   <si>
-    <t>1:16.62</t>
-[...2 lines deleted...]
-    <t>Алексей Плешков</t>
+    <t>Aleksey Pleshkov</t>
   </si>
   <si>
     <t>1:28.95</t>
   </si>
   <si>
     <t>1:09.50</t>
   </si>
   <si>
-    <t>Александр Кропотов</t>
+    <t>Aleksandr Kropotov</t>
   </si>
   <si>
     <t>1:29.28</t>
   </si>
   <si>
     <t>1:21.40</t>
   </si>
   <si>
-    <t>Илья Епифанов</t>
+    <t>Ilya Epifanov</t>
   </si>
   <si>
     <t>1:29.40</t>
   </si>
   <si>
     <t>1:14.40</t>
   </si>
   <si>
-    <t>Андрей Жуков</t>
+    <t>Andrey Zhukov</t>
   </si>
   <si>
     <t>1:30.09</t>
   </si>
   <si>
     <t>1:10.33</t>
   </si>
   <si>
-    <t>Иван Милый</t>
+    <t>Ivan Milyi</t>
   </si>
   <si>
     <t>1:30.52</t>
   </si>
   <si>
     <t>1:16.67</t>
   </si>
   <si>
-    <t>Михаил Игнатьев</t>
-[...8 lines deleted...]
-    <t>Максим Козловский</t>
+    <t>Maksim Kozlovskiy</t>
   </si>
   <si>
     <t>1:31.29</t>
   </si>
   <si>
     <t>1:29.50</t>
   </si>
   <si>
-    <t>Анастасия Майкова</t>
-[...17 lines deleted...]
-    <t>Иван Сидоренко</t>
+    <t>Ivan Sidorenko</t>
   </si>
   <si>
     <t>1:35.62</t>
   </si>
   <si>
     <t>1:24.37</t>
   </si>
   <si>
-    <t>Алексей Корицкий</t>
+    <t>Alexey Koritskiy</t>
   </si>
   <si>
     <t>1:35.71</t>
   </si>
   <si>
     <t>1:23.07</t>
   </si>
   <si>
-    <t>Кирилл Нурмухамедов</t>
+    <t>Kirill Nurmukhamedov</t>
   </si>
   <si>
     <t>1:36.32</t>
   </si>
   <si>
     <t>1:30.86</t>
   </si>
   <si>
-    <t>Ксения Зырянова</t>
+    <t>Kseniya Zyryanova</t>
   </si>
   <si>
     <t>1:36.86</t>
   </si>
   <si>
     <t>1:24.90</t>
   </si>
   <si>
-    <t>Екатерина Шураева</t>
+    <t>Kseniya Varfolomeeva</t>
+  </si>
+  <si>
+    <t>1:37.20</t>
+  </si>
+  <si>
+    <t>1:29.44</t>
+  </si>
+  <si>
+    <t>Yekaterina Shurayeva</t>
   </si>
   <si>
     <t>1:40.30</t>
   </si>
   <si>
     <t>1:28.00</t>
   </si>
   <si>
-    <t>Максим Милосердов</t>
+    <t>Maksim Miloserdov</t>
   </si>
   <si>
     <t>1:40.82</t>
   </si>
   <si>
     <t>1:24.06</t>
   </si>
   <si>
-    <t>Алексей Сенаторов</t>
+    <t>Aleksey Senatorov</t>
   </si>
   <si>
     <t>1:40.92</t>
   </si>
   <si>
     <t>1:32.51</t>
   </si>
   <si>
-    <t>Степан Щевелёв</t>
+    <t>Stepan Shchevelev</t>
   </si>
   <si>
     <t>1:41.14</t>
   </si>
   <si>
     <t>1:30.87</t>
   </si>
   <si>
-    <t>Павел Галактионов</t>
+    <t>Pavel Galaktionov</t>
   </si>
   <si>
     <t>1:41.54</t>
   </si>
   <si>
     <t>1:03.49</t>
   </si>
   <si>
-    <t>Родион Першин</t>
+    <t>Rodion Pershin</t>
   </si>
   <si>
     <t>1:41.63</t>
   </si>
   <si>
     <t>1:32.42</t>
   </si>
   <si>
-    <t>Ксения Варфоломеева</t>
-[...8 lines deleted...]
-    <t>Владимир Щеглов</t>
+    <t>Vladimir Shcheglov</t>
   </si>
   <si>
     <t>1:43.29</t>
   </si>
   <si>
     <t>1:27.25</t>
   </si>
   <si>
-    <t>Арсений Кислицын</t>
+    <t>Arseniy Kislitsyn</t>
   </si>
   <si>
     <t>1:43.31</t>
   </si>
   <si>
     <t>1:33.92</t>
   </si>
   <si>
-    <t>Габриэлла Ивахницкая</t>
+    <t>Gabriella Ivakhnitskaya</t>
   </si>
   <si>
     <t>1:43.39</t>
   </si>
   <si>
-    <t>1:40.74</t>
-[...2 lines deleted...]
-    <t>Александр Коротаев</t>
+    <t>1:30.85</t>
+  </si>
+  <si>
+    <t>Aleksandr Korotayev</t>
   </si>
   <si>
     <t>1:43.88</t>
   </si>
   <si>
     <t>1:36.00</t>
   </si>
   <si>
-    <t>Алексей Ушачев</t>
+    <t>Aleksei Ushachev</t>
   </si>
   <si>
     <t>1:44.75</t>
   </si>
   <si>
     <t>1:30.23</t>
   </si>
   <si>
-    <t>Никита Брылин</t>
+    <t>Nikita Brylin</t>
   </si>
   <si>
     <t>1:45.48</t>
   </si>
   <si>
     <t>1:35.72</t>
   </si>
   <si>
-    <t>Глеб Пясецкий</t>
+    <t>Gleb Pyasetskiy</t>
   </si>
   <si>
     <t>1:45.77</t>
   </si>
   <si>
     <t>1:32.62</t>
   </si>
   <si>
-    <t>Иван Ковалев</t>
+    <t>Ivan Kovalev</t>
   </si>
   <si>
     <t>1:50.01</t>
   </si>
   <si>
     <t>1:39.46</t>
   </si>
   <si>
-    <t>Георгий Голосов</t>
+    <t>Georgiy Golosov</t>
   </si>
   <si>
     <t>1:50.79</t>
   </si>
   <si>
     <t>1:33.37</t>
   </si>
   <si>
-    <t>Пётр Шипицин</t>
+    <t>Petr Shipitsin</t>
   </si>
   <si>
     <t>1:51.90</t>
   </si>
   <si>
     <t>1:38.46</t>
   </si>
   <si>
-    <t>Иван Лицов</t>
+    <t>Ivan Litsov</t>
   </si>
   <si>
     <t>1:55.39</t>
   </si>
   <si>
     <t>1:42.63</t>
   </si>
   <si>
-    <t>Анастасия Регонен</t>
+    <t>Anastasia Gubanova</t>
   </si>
   <si>
     <t>1:58.63</t>
   </si>
   <si>
     <t>1:36.34</t>
   </si>
   <si>
-    <t>Максим Дейч</t>
+    <t>Maksim Deych</t>
   </si>
   <si>
     <t>2:01.44</t>
   </si>
   <si>
     <t>1:44.85</t>
   </si>
   <si>
-    <t>Данил Кравченко</t>
+    <t>Danil Kravchenko</t>
   </si>
   <si>
     <t>2:03.43</t>
   </si>
   <si>
     <t>1:51.80</t>
   </si>
   <si>
-    <t>Евсей Ионуш</t>
+    <t>Yevsey Ionush</t>
   </si>
   <si>
     <t>2:04.18</t>
   </si>
   <si>
     <t>1:54.68</t>
   </si>
   <si>
-    <t>Иван Олейников</t>
+    <t>Ivan Oleinikov</t>
   </si>
   <si>
     <t>2:10.48</t>
   </si>
   <si>
     <t>1:51.91</t>
   </si>
   <si>
-    <t>Матвей Тянутов</t>
+    <t>Matvei Tianutov</t>
   </si>
   <si>
     <t>2:20.71</t>
   </si>
   <si>
     <t>2:04.02</t>
   </si>
   <si>
-    <t>Егор Касюк</t>
+    <t>Egor Kasyuk</t>
   </si>
   <si>
     <t>2:20.74</t>
   </si>
   <si>
     <t>2:06.03</t>
   </si>
   <si>
-    <t>Михаил Говголенко</t>
+    <t>Ekaterina Kusacheva</t>
+  </si>
+  <si>
+    <t>2:37.03</t>
+  </si>
+  <si>
+    <t>2:12.95</t>
+  </si>
+  <si>
+    <t>Mikhail Govgolenko</t>
   </si>
   <si>
     <t>2:40.44</t>
   </si>
   <si>
     <t>2:09.61</t>
   </si>
   <si>
-    <t>Арсений Боровков</t>
+    <t>Yegor Yeremin</t>
+  </si>
+  <si>
+    <t>2:44.02</t>
+  </si>
+  <si>
+    <t>2:18.01</t>
+  </si>
+  <si>
+    <t>Arsenii Borovkov</t>
   </si>
   <si>
     <t>2:55.04</t>
   </si>
   <si>
     <t>2:35.02</t>
   </si>
   <si>
-    <t>Александр Смирнов</t>
+    <t>Aleksandr Smirnov</t>
   </si>
   <si>
     <t>2:10.99</t>
   </si>
   <si>
-    <t>Егор Еремин</t>
-[...5 lines deleted...]
-    <t>Дмитрий Дунаев</t>
+    <t>Dmitriy Dunaev</t>
   </si>
   <si>
     <t>2:19.22</t>
   </si>
   <si>
-    <t>Пётр Ануков</t>
+    <t>Pëtr Anukov</t>
   </si>
   <si>
     <t>2:19.95</t>
   </si>
   <si>
-    <t>Екатерина Кусачева</t>
-[...5 lines deleted...]
-    <t>Полина Андреева</t>
+    <t>Polina Andreeva</t>
   </si>
   <si>
     <t>2:39.18</t>
   </si>
   <si>
-    <t>Пётр Юнин</t>
+    <t>Pëtr Yunin</t>
   </si>
   <si>
     <t>2:44.22</t>
   </si>
   <si>
-    <t>Иван Королев</t>
+    <t>Ivan Korolev</t>
   </si>
   <si>
     <t>3:00.44</t>
   </si>
   <si>
-    <t>Егор Жогин</t>
+    <t>Yegor Zhogin</t>
   </si>
   <si>
     <t>3:21.10</t>
   </si>
   <si>
-    <t>Екатерина Струшкевич</t>
+    <t>Ekaterina Strushkevich</t>
   </si>
   <si>
     <t>3:23.92</t>
   </si>
   <si>
-    <t>Андрей Артеменко</t>
+    <t>Andrey Artëmenko</t>
   </si>
   <si>
     <t>3:39.50</t>
   </si>
   <si>
-    <t>Илья Зибарев</t>
+    <t>Ilya Zibarev</t>
   </si>
   <si>
     <t>3:42.31</t>
   </si>
   <si>
-    <t>Роман Ермошкевич</t>
+    <t>Roman Yermoshkevich</t>
   </si>
   <si>
     <t>3:43.30</t>
   </si>
   <si>
-    <t>Александр Говорков</t>
+    <t>Aleksandr Govorkov</t>
   </si>
   <si>
     <t>4:13.63</t>
   </si>
   <si>
-    <t>Ольга Кун</t>
+    <t>Olʹga Kun</t>
   </si>
   <si>
     <t>4:47.22</t>
   </si>
   <si>
-    <t>Адам Мухаметзянов</t>
-[...80 lines deleted...]
-    <t>Эвелина Тагирова</t>
+    <t>Adam Mukhametzyanov</t>
+  </si>
+  <si>
+    <t>Aleksandr Vorsin</t>
+  </si>
+  <si>
+    <t>Aleksandr Evdokimov</t>
+  </si>
+  <si>
+    <t>Aleksandr Pekushkin</t>
+  </si>
+  <si>
+    <t>Angelina Savkina</t>
+  </si>
+  <si>
+    <t>Vadim Zatolokin</t>
+  </si>
+  <si>
+    <t>Viktor Ivanov</t>
+  </si>
+  <si>
+    <t>Viktor Mukkonen</t>
+  </si>
+  <si>
+    <t>Vladimir Pershin</t>
+  </si>
+  <si>
+    <t>Vladislav Kozhin</t>
+  </si>
+  <si>
+    <t>Vladislava Shvedova</t>
+  </si>
+  <si>
+    <t>Vyacheslav Suharev</t>
+  </si>
+  <si>
+    <t>Daniil Sviridov</t>
+  </si>
+  <si>
+    <t>Danil Glagolev</t>
+  </si>
+  <si>
+    <t>Danil Husainov</t>
+  </si>
+  <si>
+    <t>Dmitriy Samotoenko</t>
+  </si>
+  <si>
+    <t>Ivan Streshinskiy</t>
+  </si>
+  <si>
+    <t>Konstantin Makarov</t>
+  </si>
+  <si>
+    <t>Konstantin Sokolov</t>
+  </si>
+  <si>
+    <t>Lev Leventsov</t>
+  </si>
+  <si>
+    <t>Maxim Chechnev</t>
+  </si>
+  <si>
+    <t>Matvey Kablukov</t>
+  </si>
+  <si>
+    <t>Sevastyan Belov</t>
+  </si>
+  <si>
+    <t>Semion Garasim</t>
+  </si>
+  <si>
+    <t>Stepan Krayushkin</t>
+  </si>
+  <si>
+    <t>Tatyana Maksimova</t>
+  </si>
+  <si>
+    <t>Timofey Dmitriyev</t>
+  </si>
+  <si>
+    <t>Evelina Tagirova</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1629,65 +1629,65 @@
     <row r="13" spans="1:4">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>37</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D13" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>41</v>
       </c>
       <c r="D14" t="s">
-        <v>20</v>
+        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>44</v>
+        <v>23</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>45</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D16" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>48</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>49</v>
@@ -1895,983 +1895,987 @@
     <row r="32" spans="1:4">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>93</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D32" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>96</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D33" t="s">
-        <v>79</v>
+        <v>98</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D34" t="s">
-        <v>100</v>
+        <v>82</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
         <v>101</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>102</v>
       </c>
       <c r="D35" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>104</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D36" t="s">
-        <v>106</v>
+        <v>91</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
+        <v>106</v>
+      </c>
+      <c r="C37" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="C37" s="1" t="s">
+      <c r="D37" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
+        <v>109</v>
+      </c>
+      <c r="C38" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="C38" s="1" t="s">
+      <c r="D38" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
+        <v>112</v>
+      </c>
+      <c r="C39" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="C39" s="1" t="s">
+      <c r="D39" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
+        <v>115</v>
+      </c>
+      <c r="C40" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="C40" s="1" t="s">
+      <c r="D40" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="41" spans="1:4">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
+        <v>118</v>
+      </c>
+      <c r="C41" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="C41" s="1" t="s">
+      <c r="D41" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="42" spans="1:4">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
+        <v>121</v>
+      </c>
+      <c r="C42" s="1" t="s">
         <v>122</v>
       </c>
-      <c r="C42" s="1" t="s">
+      <c r="D42" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
     </row>
     <row r="43" spans="1:4">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
+        <v>124</v>
+      </c>
+      <c r="C43" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="C43" s="1" t="s">
+      <c r="D43" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="44" spans="1:4">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
+        <v>127</v>
+      </c>
+      <c r="C44" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="C44" s="1" t="s">
+      <c r="D44" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="45" spans="1:4">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45" t="s">
+        <v>130</v>
+      </c>
+      <c r="C45" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="C45" s="1" t="s">
+      <c r="D45" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:4">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
+        <v>133</v>
+      </c>
+      <c r="C46" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="C46" s="1" t="s">
+      <c r="D46" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="47" spans="1:4">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
+        <v>136</v>
+      </c>
+      <c r="C47" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="C47" s="1" t="s">
+      <c r="D47" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="48" spans="1:4">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
+        <v>139</v>
+      </c>
+      <c r="C48" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="C48" s="1" t="s">
+      <c r="D48" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="49" spans="1:4">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
+        <v>142</v>
+      </c>
+      <c r="C49" s="1" t="s">
         <v>143</v>
       </c>
-      <c r="C49" s="1" t="s">
+      <c r="D49" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="50" spans="1:4">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
+        <v>145</v>
+      </c>
+      <c r="C50" s="1" t="s">
         <v>146</v>
       </c>
-      <c r="C50" s="1" t="s">
+      <c r="D50" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="51" spans="1:4">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
+        <v>148</v>
+      </c>
+      <c r="C51" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="C51" s="1" t="s">
+      <c r="D51" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="52" spans="1:4">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
+        <v>151</v>
+      </c>
+      <c r="C52" s="1" t="s">
         <v>152</v>
       </c>
-      <c r="C52" s="1" t="s">
+      <c r="D52" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="53" spans="1:4">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
+        <v>154</v>
+      </c>
+      <c r="C53" s="1" t="s">
         <v>155</v>
       </c>
-      <c r="C53" s="1" t="s">
+      <c r="D53" t="s">
         <v>156</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="54" spans="1:4">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
+        <v>157</v>
+      </c>
+      <c r="C54" s="1" t="s">
         <v>158</v>
       </c>
-      <c r="C54" s="1" t="s">
+      <c r="D54" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="55" spans="1:4">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
+        <v>160</v>
+      </c>
+      <c r="C55" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="C55" s="1" t="s">
+      <c r="D55" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
     </row>
     <row r="56" spans="1:4">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
+        <v>163</v>
+      </c>
+      <c r="C56" s="1" t="s">
         <v>164</v>
       </c>
-      <c r="C56" s="1" t="s">
+      <c r="D56" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="57" spans="1:4">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
+        <v>166</v>
+      </c>
+      <c r="C57" s="1" t="s">
         <v>167</v>
       </c>
-      <c r="C57" s="1" t="s">
+      <c r="D57" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
     </row>
     <row r="58" spans="1:4">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
+        <v>169</v>
+      </c>
+      <c r="C58" s="1" t="s">
         <v>170</v>
       </c>
-      <c r="C58" s="1" t="s">
+      <c r="D58" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="59" spans="1:4">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
+        <v>172</v>
+      </c>
+      <c r="C59" s="1" t="s">
         <v>173</v>
       </c>
-      <c r="C59" s="1" t="s">
+      <c r="D59" t="s">
         <v>174</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
     </row>
     <row r="60" spans="1:4">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
+        <v>175</v>
+      </c>
+      <c r="C60" s="1" t="s">
         <v>176</v>
       </c>
-      <c r="C60" s="1" t="s">
+      <c r="D60" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
+        <v>178</v>
+      </c>
+      <c r="C61" s="1" t="s">
         <v>179</v>
       </c>
-      <c r="C61" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D61" t="s">
-        <v>181</v>
+        <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
+        <v>180</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="D62" t="s">
         <v>182</v>
-      </c>
-[...4 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
+        <v>183</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="D63" t="s">
         <v>185</v>
-      </c>
-[...4 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
+        <v>186</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="D64" t="s">
         <v>188</v>
-      </c>
-[...4 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65" t="s">
+        <v>189</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="D65" t="s">
         <v>191</v>
-      </c>
-[...4 lines deleted...]
-        <v>193</v>
       </c>
     </row>
     <row r="66" spans="1:4">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
+        <v>192</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="D66" t="s">
         <v>194</v>
-      </c>
-[...4 lines deleted...]
-        <v>196</v>
       </c>
     </row>
     <row r="67" spans="1:4">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67" t="s">
+        <v>195</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="D67" t="s">
         <v>197</v>
-      </c>
-[...4 lines deleted...]
-        <v>199</v>
       </c>
     </row>
     <row r="68" spans="1:4">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68" t="s">
+        <v>198</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="D68" t="s">
         <v>200</v>
-      </c>
-[...4 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="69" spans="1:4">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
+        <v>201</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="D69" t="s">
         <v>203</v>
-      </c>
-[...4 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="70" spans="1:4">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
+        <v>204</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="D70" t="s">
         <v>206</v>
-      </c>
-[...4 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="71" spans="1:4">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
+        <v>207</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="D71" t="s">
         <v>209</v>
-      </c>
-[...4 lines deleted...]
-        <v>211</v>
       </c>
     </row>
     <row r="72" spans="1:4">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
+        <v>210</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="D72" t="s">
         <v>212</v>
-      </c>
-[...4 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="73" spans="1:4">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
+        <v>213</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="D73" t="s">
         <v>215</v>
-      </c>
-[...4 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="74" spans="1:4">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
+        <v>216</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="D74" t="s">
         <v>218</v>
-      </c>
-[...4 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="75" spans="1:4">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75" t="s">
+        <v>219</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="D75" t="s">
         <v>221</v>
-      </c>
-[...4 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="76" spans="1:4">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
+        <v>222</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="D76" t="s">
         <v>224</v>
-      </c>
-[...4 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="77" spans="1:4">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
+        <v>225</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="D77" t="s">
         <v>227</v>
-      </c>
-[...4 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="78" spans="1:4">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
+        <v>228</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="D78" t="s">
         <v>230</v>
-      </c>
-[...4 lines deleted...]
-        <v>232</v>
       </c>
     </row>
     <row r="79" spans="1:4">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
+        <v>231</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="D79" t="s">
         <v>233</v>
-      </c>
-[...4 lines deleted...]
-        <v>235</v>
       </c>
     </row>
     <row r="80" spans="1:4">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
+        <v>234</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="D80" t="s">
         <v>236</v>
-      </c>
-[...4 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="81" spans="1:4">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
+        <v>237</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="D81" t="s">
         <v>239</v>
-      </c>
-[...4 lines deleted...]
-        <v>241</v>
       </c>
     </row>
     <row r="82" spans="1:4">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
+        <v>240</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D82" t="s">
         <v>242</v>
-      </c>
-[...4 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="83" spans="1:4">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
+        <v>243</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="D83" t="s">
         <v>245</v>
-      </c>
-[...4 lines deleted...]
-        <v>247</v>
       </c>
     </row>
     <row r="84" spans="1:4">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
+        <v>246</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="D84" t="s">
         <v>248</v>
-      </c>
-[...4 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="85" spans="1:4">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
+        <v>249</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="D85" t="s">
         <v>251</v>
-      </c>
-[...4 lines deleted...]
-        <v>253</v>
       </c>
     </row>
     <row r="86" spans="1:4">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
+        <v>252</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="D86" t="s">
         <v>254</v>
-      </c>
-[...4 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="87" spans="1:4">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
+        <v>255</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="D87" t="s">
         <v>257</v>
-      </c>
-[...4 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="88" spans="1:4">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
+        <v>258</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="D88" t="s">
         <v>260</v>
-      </c>
-[...4 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="89" spans="1:4">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
+        <v>261</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="D89" t="s">
         <v>263</v>
-      </c>
-[...4 lines deleted...]
-        <v>265</v>
       </c>
     </row>
     <row r="90" spans="1:4">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
+        <v>264</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="D90" t="s">
         <v>266</v>
-      </c>
-[...4 lines deleted...]
-        <v>268</v>
       </c>
     </row>
     <row r="91" spans="1:4">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91" t="s">
+        <v>267</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="D91" t="s">
         <v>269</v>
-      </c>
-[...4 lines deleted...]
-        <v>271</v>
       </c>
     </row>
     <row r="92" spans="1:4">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
+        <v>270</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="D92" t="s">
         <v>272</v>
-      </c>
-[...4 lines deleted...]
-        <v>274</v>
       </c>
     </row>
     <row r="93" spans="1:4">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
+        <v>273</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="D93" t="s">
         <v>275</v>
-      </c>
-[...4 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="94" spans="1:4">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
+        <v>276</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="D94" t="s">
         <v>278</v>
-      </c>
-[...4 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:4">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
+        <v>279</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="D95" t="s">
         <v>281</v>
-      </c>
-[...4 lines deleted...]
-        <v>283</v>
       </c>
     </row>
     <row r="96" spans="1:4">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
+        <v>282</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="D96" t="s">
         <v>284</v>
-      </c>
-[...4 lines deleted...]
-        <v>286</v>
       </c>
     </row>
     <row r="97" spans="1:4">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
+        <v>285</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="D97" t="s">
         <v>287</v>
-      </c>
-[...4 lines deleted...]
-        <v>289</v>
       </c>
     </row>
     <row r="98" spans="1:4">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98" t="s">
+        <v>288</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="D98" t="s">
         <v>290</v>
-      </c>
-[...4 lines deleted...]
-        <v>292</v>
       </c>
     </row>
     <row r="99" spans="1:4">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
+        <v>291</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="D99" t="s">
         <v>293</v>
-      </c>
-[...2 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="100" spans="1:4">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
+        <v>294</v>
+      </c>
+      <c r="C100" s="1" t="s">
         <v>295</v>
       </c>
-      <c r="C100" s="1"/>
       <c r="D100" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="101" spans="1:4">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
         <v>297</v>
       </c>
       <c r="C101" s="1"/>
       <c r="D101" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="102" spans="1:4">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
         <v>299</v>
       </c>
       <c r="C102" s="1"/>
       <c r="D102" t="s">