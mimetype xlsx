--- v3 (2026-04-19)
+++ v4 (2026-07-23)
@@ -17,1098 +17,1098 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="minx" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="351">
   <si>
     <t>#</t>
   </si>
   <si>
-    <t>Competitor</t>
-[...8 lines deleted...]
-    <t>Timofei Tarasenko</t>
+    <t>Имя и фамилия участника</t>
+  </si>
+  <si>
+    <t>Среднее</t>
+  </si>
+  <si>
+    <t>Лучшее</t>
+  </si>
+  <si>
+    <t>Тимофей Тарасенко</t>
   </si>
   <si>
     <t>25.33</t>
   </si>
   <si>
     <t>21.79</t>
   </si>
   <si>
-    <t>Artem Sosnovskikh</t>
-[...8 lines deleted...]
-    <t>Mikhail Kopylov</t>
+    <t>Артём Сосновских</t>
+  </si>
+  <si>
+    <t>30.60</t>
+  </si>
+  <si>
+    <t>28.42</t>
+  </si>
+  <si>
+    <t>Михаил Копылов</t>
   </si>
   <si>
     <t>37.98</t>
   </si>
   <si>
     <t>33.28</t>
   </si>
   <si>
-    <t>Anatolii Turenko</t>
+    <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>39.00</t>
   </si>
   <si>
     <t>35.28</t>
   </si>
   <si>
-    <t>Dmitry Vasilyev</t>
+    <t>Дмитрий Васильев</t>
   </si>
   <si>
     <t>41.65</t>
   </si>
   <si>
     <t>35.69</t>
   </si>
   <si>
-    <t>Slavomil Voloskov</t>
+    <t>Славомил Волосков</t>
   </si>
   <si>
     <t>42.17</t>
   </si>
   <si>
     <t>34.47</t>
   </si>
   <si>
-    <t>Darya Belonogova</t>
+    <t>Дарья Белоногова</t>
   </si>
   <si>
     <t>42.29</t>
   </si>
   <si>
     <t>34.41</t>
   </si>
   <si>
-    <t>Daria Eliseeva</t>
+    <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>43.82</t>
   </si>
   <si>
     <t>38.67</t>
   </si>
   <si>
-    <t>Oleg Kremlyov</t>
+    <t>Олег Кремлёв</t>
   </si>
   <si>
     <t>44.05</t>
   </si>
   <si>
     <t>36.40</t>
   </si>
   <si>
-    <t>Islam Kitiev</t>
+    <t>Ислам Китиев</t>
   </si>
   <si>
     <t>44.16</t>
   </si>
   <si>
     <t>40.28</t>
   </si>
   <si>
-    <t>Vyacheslav Kochergin</t>
+    <t>Вячеслав Кочергин</t>
   </si>
   <si>
     <t>46.24</t>
   </si>
   <si>
     <t>37.79</t>
   </si>
   <si>
-    <t>Nikita Popkov</t>
+    <t>Никита Попков</t>
   </si>
   <si>
     <t>47.63</t>
   </si>
   <si>
     <t>42.60</t>
   </si>
   <si>
-    <t>Nikita Malykhin</t>
+    <t>Никита Малыхин</t>
   </si>
   <si>
     <t>47.75</t>
   </si>
   <si>
     <t>42.36</t>
   </si>
   <si>
-    <t>Maksim Demchenko</t>
+    <t>Максим Демченко</t>
   </si>
   <si>
     <t>47.91</t>
   </si>
   <si>
-    <t>Andrey Panov</t>
+    <t>Андрей Панов</t>
   </si>
   <si>
     <t>48.19</t>
   </si>
   <si>
     <t>45.03</t>
   </si>
   <si>
-    <t>Dmitriy Tupis</t>
+    <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>49.77</t>
   </si>
   <si>
     <t>42.78</t>
   </si>
   <si>
-    <t>Igor Tarabrin</t>
+    <t>Игорь Тарабрин</t>
   </si>
   <si>
     <t>50.27</t>
   </si>
   <si>
     <t>46.10</t>
   </si>
   <si>
-    <t>Ivan Voroshilov</t>
+    <t>Иван Ворошилов</t>
   </si>
   <si>
     <t>51.68</t>
   </si>
   <si>
     <t>48.98</t>
   </si>
   <si>
-    <t>Alina Drachuk</t>
+    <t>Алина Драчук</t>
   </si>
   <si>
     <t>52.35</t>
   </si>
   <si>
     <t>48.92</t>
   </si>
   <si>
-    <t>Danila Ryabinin</t>
+    <t>Николай Катаев</t>
+  </si>
+  <si>
+    <t>53.72</t>
+  </si>
+  <si>
+    <t>47.59</t>
+  </si>
+  <si>
+    <t>Данила Рябинин</t>
   </si>
   <si>
     <t>54.45</t>
   </si>
   <si>
     <t>46.65</t>
   </si>
   <si>
-    <t>Maxim Znamenshchikov</t>
+    <t>Максим Знаменщиков</t>
   </si>
   <si>
     <t>54.70</t>
   </si>
   <si>
     <t>45.79</t>
   </si>
   <si>
-    <t>Nikolay Kataev</t>
-[...8 lines deleted...]
-    <t>Timur Imanov</t>
+    <t>Тимур Иманов</t>
   </si>
   <si>
     <t>55.35</t>
   </si>
   <si>
     <t>45.38</t>
   </si>
   <si>
-    <t>Dmitry Nagirnyak</t>
+    <t>Дмитрий Костерев</t>
+  </si>
+  <si>
+    <t>55.74</t>
+  </si>
+  <si>
+    <t>52.56</t>
+  </si>
+  <si>
+    <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>57.34</t>
   </si>
   <si>
     <t>50.12</t>
   </si>
   <si>
-    <t>Dmitry Kosterev</t>
-[...8 lines deleted...]
-    <t>Maxim Ilin</t>
+    <t>Максим Ильин</t>
   </si>
   <si>
     <t>57.83</t>
   </si>
   <si>
     <t>53.35</t>
   </si>
   <si>
-    <t>Ekaterina Soboleva</t>
+    <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>59.53</t>
   </si>
   <si>
     <t>54.15</t>
   </si>
   <si>
-    <t>Polina Lapteva</t>
+    <t>Полина Лаптева</t>
   </si>
   <si>
     <t>59.56</t>
   </si>
   <si>
     <t>54.60</t>
   </si>
   <si>
-    <t>Maksim Ammosov</t>
+    <t>Максим Аммосов</t>
   </si>
   <si>
     <t>1:00.26</t>
   </si>
   <si>
     <t>55.63</t>
   </si>
   <si>
-    <t>Daniil Tambovtsev</t>
+    <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>1:00.85</t>
   </si>
   <si>
     <t>54.21</t>
   </si>
   <si>
-    <t>Karina Shamova</t>
+    <t>Анастасия Тихенко</t>
+  </si>
+  <si>
+    <t>1:01.43</t>
+  </si>
+  <si>
+    <t>53.85</t>
+  </si>
+  <si>
+    <t>Карина Шамова</t>
   </si>
   <si>
     <t>1:02.01</t>
   </si>
   <si>
     <t>59.79</t>
   </si>
   <si>
-    <t>Timofey Tereshchenko</t>
+    <t>Тимофей Терещенко</t>
   </si>
   <si>
     <t>1:02.03</t>
   </si>
   <si>
     <t>54.26</t>
   </si>
   <si>
-    <t>Maria Zhits</t>
+    <t>Мария Жиц</t>
   </si>
   <si>
     <t>1:03.32</t>
   </si>
   <si>
-    <t>Arina Zubova</t>
+    <t>Арина Зубова</t>
   </si>
   <si>
     <t>1:03.82</t>
   </si>
   <si>
-    <t>59.32</t>
-[...2 lines deleted...]
-    <t>Valeriy Kurbatov</t>
+    <t>59.07</t>
+  </si>
+  <si>
+    <t>Валерий Курбатов</t>
   </si>
   <si>
     <t>1:04.21</t>
   </si>
   <si>
-    <t>Daniil Abdulov</t>
+    <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>1:04.53</t>
   </si>
   <si>
     <t>56.09</t>
   </si>
   <si>
-    <t>Vladimir Filin</t>
+    <t>Владимир Филин</t>
   </si>
   <si>
     <t>1:05.05</t>
   </si>
   <si>
     <t>57.94</t>
   </si>
   <si>
-    <t>Anastasia Tikhenko</t>
-[...8 lines deleted...]
-    <t>Leonid Tarasenko</t>
+    <t>Леонид Тарасенко</t>
   </si>
   <si>
     <t>1:07.49</t>
   </si>
   <si>
     <t>59.76</t>
   </si>
   <si>
-    <t>Lev Maslov</t>
+    <t>Никита Пак</t>
+  </si>
+  <si>
+    <t>1:10.60</t>
+  </si>
+  <si>
+    <t>1:04.85</t>
+  </si>
+  <si>
+    <t>Лев Маслов</t>
   </si>
   <si>
     <t>1:10.81</t>
   </si>
   <si>
     <t>57.50</t>
   </si>
   <si>
-    <t>Konstantin Vasilʹyev</t>
+    <t>Константин Васильев</t>
   </si>
   <si>
     <t>1:10.96</t>
   </si>
   <si>
     <t>1:05.24</t>
   </si>
   <si>
-    <t>Dmitry Matthew Yaquinto</t>
+    <t>Дмитрий Якинто</t>
   </si>
   <si>
     <t>1:11.74</t>
   </si>
   <si>
     <t>57.98</t>
   </si>
   <si>
-    <t>Makar Tihonov</t>
+    <t>Макар Тихонов</t>
   </si>
   <si>
     <t>1:12.02</t>
   </si>
   <si>
     <t>1:02.73</t>
   </si>
   <si>
-    <t>Nikita Pak</t>
-[...8 lines deleted...]
-    <t>Aleksandra Lukianova</t>
+    <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>1:15.17</t>
   </si>
   <si>
     <t>1:11.32</t>
   </si>
   <si>
-    <t>Nikolay Podobayev</t>
+    <t>Николай Подобаев</t>
   </si>
   <si>
     <t>1:16.31</t>
   </si>
   <si>
     <t>1:07.56</t>
   </si>
   <si>
-    <t>Lev Yakimenko</t>
+    <t>Лев Якименко</t>
   </si>
   <si>
     <t>1:16.62</t>
   </si>
   <si>
     <t>1:12.35</t>
   </si>
   <si>
-    <t>Oleg Akkerman</t>
+    <t>Олег Аккерман</t>
   </si>
   <si>
     <t>1:19.14</t>
   </si>
   <si>
     <t>1:09.92</t>
   </si>
   <si>
-    <t>Yuri Ryakin</t>
+    <t>Юрий Рякин</t>
   </si>
   <si>
     <t>1:19.93</t>
   </si>
   <si>
     <t>1:12.73</t>
   </si>
   <si>
-    <t>Andrei Maslov</t>
+    <t>Андрей Маслов</t>
   </si>
   <si>
     <t>1:20.03</t>
   </si>
   <si>
     <t>1:13.24</t>
   </si>
   <si>
-    <t>Philipp Radinskiy</t>
+    <t>Филипп Радинский</t>
   </si>
   <si>
     <t>1:20.89</t>
   </si>
   <si>
     <t>1:11.88</t>
   </si>
   <si>
-    <t>Andrey Vasëv</t>
+    <t>Андрей Васёв</t>
   </si>
   <si>
     <t>1:21.03</t>
   </si>
   <si>
     <t>1:16.20</t>
   </si>
   <si>
-    <t>Stepan Melnikov</t>
+    <t>Степан Мельников</t>
   </si>
   <si>
     <t>1:21.34</t>
   </si>
   <si>
     <t>1:18.60</t>
   </si>
   <si>
-    <t>Dmitriy Sargsyan</t>
+    <t>Дмитрий Саргсян</t>
   </si>
   <si>
     <t>1:21.38</t>
   </si>
   <si>
     <t>1:07.45</t>
   </si>
   <si>
-    <t>Anastasiya Maykova</t>
+    <t>Анастасия Майкова</t>
   </si>
   <si>
     <t>1:21.61</t>
   </si>
   <si>
     <t>1:16.12</t>
   </si>
   <si>
-    <t>Mikhail Ignatʹyev</t>
+    <t>Михаил Игнатьев</t>
   </si>
   <si>
     <t>1:21.92</t>
   </si>
   <si>
     <t>1:13.78</t>
   </si>
   <si>
-    <t>Nikita Platonov</t>
+    <t>Никита Платонов</t>
   </si>
   <si>
     <t>1:24.21</t>
   </si>
   <si>
     <t>1:15.32</t>
   </si>
   <si>
-    <t>Aleksandr Gerasimov</t>
+    <t>Александр Герасимов</t>
   </si>
   <si>
     <t>1:24.99</t>
   </si>
   <si>
-    <t>1:23.64</t>
-[...2 lines deleted...]
-    <t>Platon Kabakov</t>
+    <t>1:17.69</t>
+  </si>
+  <si>
+    <t>Платон Кабаков</t>
   </si>
   <si>
     <t>1:25.78</t>
   </si>
   <si>
     <t>1:18.32</t>
   </si>
   <si>
-    <t>Andrey Sinitsyn</t>
+    <t>Андрей Синицын</t>
   </si>
   <si>
     <t>1:26.29</t>
   </si>
   <si>
-    <t>Aleksey Pleshkov</t>
+    <t>Алексей Плешков</t>
   </si>
   <si>
     <t>1:28.95</t>
   </si>
   <si>
     <t>1:09.50</t>
   </si>
   <si>
-    <t>Aleksandr Kropotov</t>
+    <t>Александр Кропотов</t>
   </si>
   <si>
     <t>1:29.28</t>
   </si>
   <si>
     <t>1:21.40</t>
   </si>
   <si>
-    <t>Ilya Epifanov</t>
+    <t>Илья Епифанов</t>
   </si>
   <si>
     <t>1:29.40</t>
   </si>
   <si>
     <t>1:14.40</t>
   </si>
   <si>
-    <t>Andrey Zhukov</t>
+    <t>Андрей Жуков</t>
   </si>
   <si>
     <t>1:30.09</t>
   </si>
   <si>
     <t>1:10.33</t>
   </si>
   <si>
-    <t>Ivan Milyi</t>
+    <t>Иван Милый</t>
   </si>
   <si>
     <t>1:30.52</t>
   </si>
   <si>
     <t>1:16.67</t>
   </si>
   <si>
-    <t>Maksim Kozlovskiy</t>
+    <t>Максим Козловский</t>
   </si>
   <si>
     <t>1:31.29</t>
   </si>
   <si>
     <t>1:29.50</t>
   </si>
   <si>
-    <t>Ivan Sidorenko</t>
+    <t>Иван Сидоренко</t>
   </si>
   <si>
     <t>1:35.62</t>
   </si>
   <si>
     <t>1:24.37</t>
   </si>
   <si>
-    <t>Alexey Koritskiy</t>
+    <t>Алексей Корицкий</t>
   </si>
   <si>
     <t>1:35.71</t>
   </si>
   <si>
     <t>1:23.07</t>
   </si>
   <si>
-    <t>Kirill Nurmukhamedov</t>
+    <t>Кирилл Нурмухамедов</t>
   </si>
   <si>
     <t>1:36.32</t>
   </si>
   <si>
     <t>1:30.86</t>
   </si>
   <si>
-    <t>Kseniya Zyryanova</t>
+    <t>Ксения Зырянова</t>
   </si>
   <si>
     <t>1:36.86</t>
   </si>
   <si>
     <t>1:24.90</t>
   </si>
   <si>
-    <t>Kseniya Varfolomeeva</t>
+    <t>Ксения Варфоломеева</t>
   </si>
   <si>
     <t>1:37.20</t>
   </si>
   <si>
     <t>1:29.44</t>
   </si>
   <si>
-    <t>Yekaterina Shurayeva</t>
+    <t>Екатерина Шураева</t>
   </si>
   <si>
     <t>1:40.30</t>
   </si>
   <si>
     <t>1:28.00</t>
   </si>
   <si>
-    <t>Maksim Miloserdov</t>
+    <t>Максим Милосердов</t>
   </si>
   <si>
     <t>1:40.82</t>
   </si>
   <si>
     <t>1:24.06</t>
   </si>
   <si>
-    <t>Aleksey Senatorov</t>
+    <t>Алексей Сенаторов</t>
   </si>
   <si>
     <t>1:40.92</t>
   </si>
   <si>
     <t>1:32.51</t>
   </si>
   <si>
-    <t>Stepan Shchevelev</t>
+    <t>Степан Щевелёв</t>
   </si>
   <si>
     <t>1:41.14</t>
   </si>
   <si>
     <t>1:30.87</t>
   </si>
   <si>
-    <t>Pavel Galaktionov</t>
+    <t>Павел Галактионов</t>
   </si>
   <si>
     <t>1:41.54</t>
   </si>
   <si>
     <t>1:03.49</t>
   </si>
   <si>
-    <t>Rodion Pershin</t>
+    <t>Родион Першин</t>
   </si>
   <si>
     <t>1:41.63</t>
   </si>
   <si>
     <t>1:32.42</t>
   </si>
   <si>
-    <t>Vladimir Shcheglov</t>
+    <t>Владимир Щеглов</t>
   </si>
   <si>
     <t>1:43.29</t>
   </si>
   <si>
     <t>1:27.25</t>
   </si>
   <si>
-    <t>Arseniy Kislitsyn</t>
+    <t>Арсений Кислицын</t>
   </si>
   <si>
     <t>1:43.31</t>
   </si>
   <si>
     <t>1:33.92</t>
   </si>
   <si>
-    <t>Gabriella Ivakhnitskaya</t>
+    <t>Габриэлла Ивахницкая</t>
   </si>
   <si>
     <t>1:43.39</t>
   </si>
   <si>
     <t>1:30.85</t>
   </si>
   <si>
-    <t>Aleksandr Korotayev</t>
+    <t>Александр Коротаев</t>
   </si>
   <si>
     <t>1:43.88</t>
   </si>
   <si>
     <t>1:36.00</t>
   </si>
   <si>
-    <t>Aleksei Ushachev</t>
+    <t>Алексей Ушачев</t>
   </si>
   <si>
     <t>1:44.75</t>
   </si>
   <si>
     <t>1:30.23</t>
   </si>
   <si>
-    <t>Nikita Brylin</t>
+    <t>Никита Брылин</t>
   </si>
   <si>
     <t>1:45.48</t>
   </si>
   <si>
     <t>1:35.72</t>
   </si>
   <si>
-    <t>Gleb Pyasetskiy</t>
+    <t>Глеб Пясецкий</t>
   </si>
   <si>
     <t>1:45.77</t>
   </si>
   <si>
     <t>1:32.62</t>
   </si>
   <si>
-    <t>Ivan Kovalev</t>
+    <t>Иван Ковалев</t>
   </si>
   <si>
     <t>1:50.01</t>
   </si>
   <si>
     <t>1:39.46</t>
   </si>
   <si>
-    <t>Georgiy Golosov</t>
+    <t>Георгий Голосов</t>
   </si>
   <si>
     <t>1:50.79</t>
   </si>
   <si>
     <t>1:33.37</t>
   </si>
   <si>
-    <t>Petr Shipitsin</t>
+    <t>Пётр Шипицин</t>
   </si>
   <si>
     <t>1:51.90</t>
   </si>
   <si>
     <t>1:38.46</t>
   </si>
   <si>
-    <t>Ivan Litsov</t>
+    <t>Иван Лицов</t>
   </si>
   <si>
     <t>1:55.39</t>
   </si>
   <si>
     <t>1:42.63</t>
   </si>
   <si>
-    <t>Anastasia Gubanova</t>
+    <t>Анастасия Регонен</t>
   </si>
   <si>
     <t>1:58.63</t>
   </si>
   <si>
     <t>1:36.34</t>
   </si>
   <si>
-    <t>Maksim Deych</t>
+    <t>Максим Дейч</t>
   </si>
   <si>
     <t>2:01.44</t>
   </si>
   <si>
     <t>1:44.85</t>
   </si>
   <si>
-    <t>Danil Kravchenko</t>
+    <t>Данил Кравченко</t>
   </si>
   <si>
     <t>2:03.43</t>
   </si>
   <si>
     <t>1:51.80</t>
   </si>
   <si>
-    <t>Yevsey Ionush</t>
+    <t>Евсей Ионуш</t>
   </si>
   <si>
     <t>2:04.18</t>
   </si>
   <si>
     <t>1:54.68</t>
   </si>
   <si>
-    <t>Ivan Oleinikov</t>
+    <t>Иван Олейников</t>
   </si>
   <si>
     <t>2:10.48</t>
   </si>
   <si>
     <t>1:51.91</t>
   </si>
   <si>
-    <t>Matvei Tianutov</t>
+    <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>2:20.71</t>
   </si>
   <si>
     <t>2:04.02</t>
   </si>
   <si>
-    <t>Egor Kasyuk</t>
+    <t>Егор Касюк</t>
   </si>
   <si>
     <t>2:20.74</t>
   </si>
   <si>
     <t>2:06.03</t>
   </si>
   <si>
-    <t>Ekaterina Kusacheva</t>
+    <t>Екатерина Кусачева</t>
   </si>
   <si>
     <t>2:37.03</t>
   </si>
   <si>
     <t>2:12.95</t>
   </si>
   <si>
-    <t>Mikhail Govgolenko</t>
+    <t>Михаил Говголенко</t>
   </si>
   <si>
     <t>2:40.44</t>
   </si>
   <si>
     <t>2:09.61</t>
   </si>
   <si>
-    <t>Yegor Yeremin</t>
+    <t>Егор Еремин</t>
   </si>
   <si>
     <t>2:44.02</t>
   </si>
   <si>
     <t>2:18.01</t>
   </si>
   <si>
-    <t>Arsenii Borovkov</t>
+    <t>Арсений Боровков</t>
   </si>
   <si>
     <t>2:55.04</t>
   </si>
   <si>
     <t>2:35.02</t>
   </si>
   <si>
-    <t>Aleksandr Smirnov</t>
+    <t>Александр Смирнов</t>
   </si>
   <si>
     <t>2:10.99</t>
   </si>
   <si>
-    <t>Dmitriy Dunaev</t>
+    <t>Дмитрий Дунаев</t>
   </si>
   <si>
     <t>2:19.22</t>
   </si>
   <si>
-    <t>Pëtr Anukov</t>
+    <t>Пётр Ануков</t>
   </si>
   <si>
     <t>2:19.95</t>
   </si>
   <si>
-    <t>Polina Andreeva</t>
+    <t>Полина Андреева</t>
   </si>
   <si>
     <t>2:39.18</t>
   </si>
   <si>
-    <t>Pëtr Yunin</t>
+    <t>Пётр Юнин</t>
   </si>
   <si>
     <t>2:44.22</t>
   </si>
   <si>
-    <t>Ivan Korolev</t>
+    <t>Иван Королев</t>
   </si>
   <si>
     <t>3:00.44</t>
   </si>
   <si>
-    <t>Yegor Zhogin</t>
+    <t>Егор Жогин</t>
   </si>
   <si>
     <t>3:21.10</t>
   </si>
   <si>
-    <t>Ekaterina Strushkevich</t>
+    <t>Екатерина Струшкевич</t>
   </si>
   <si>
     <t>3:23.92</t>
   </si>
   <si>
-    <t>Andrey Artëmenko</t>
+    <t>Андрей Артеменко</t>
   </si>
   <si>
     <t>3:39.50</t>
   </si>
   <si>
-    <t>Ilya Zibarev</t>
+    <t>Илья Зибарев</t>
   </si>
   <si>
     <t>3:42.31</t>
   </si>
   <si>
-    <t>Roman Yermoshkevich</t>
+    <t>Роман Ермошкевич</t>
   </si>
   <si>
     <t>3:43.30</t>
   </si>
   <si>
-    <t>Aleksandr Govorkov</t>
+    <t>Александр Говорков</t>
   </si>
   <si>
     <t>4:13.63</t>
   </si>
   <si>
-    <t>Olʹga Kun</t>
+    <t>Ольга Кун</t>
   </si>
   <si>
     <t>4:47.22</t>
   </si>
   <si>
-    <t>Adam Mukhametzyanov</t>
-[...80 lines deleted...]
-    <t>Evelina Tagirova</t>
+    <t>Адам Мухаметзянов</t>
+  </si>
+  <si>
+    <t>Александр Ворсин</t>
+  </si>
+  <si>
+    <t>Александр Евдокимов</t>
+  </si>
+  <si>
+    <t>Александр Пекушкин</t>
+  </si>
+  <si>
+    <t>Ангелина Савкина</t>
+  </si>
+  <si>
+    <t>Вадим Затолокин</t>
+  </si>
+  <si>
+    <t>Виктор Иванов</t>
+  </si>
+  <si>
+    <t>Виктор Мукконен</t>
+  </si>
+  <si>
+    <t>Владимир Першин</t>
+  </si>
+  <si>
+    <t>Владислав Кожин</t>
+  </si>
+  <si>
+    <t>Владислава Шведова</t>
+  </si>
+  <si>
+    <t>Вячеслав Сухарев</t>
+  </si>
+  <si>
+    <t>Даниил Свиридов</t>
+  </si>
+  <si>
+    <t>Данил Глаголев</t>
+  </si>
+  <si>
+    <t>Даниль Хусаинов</t>
+  </si>
+  <si>
+    <t>Дмитрий Самотоенко</t>
+  </si>
+  <si>
+    <t>Иван Стрешинский</t>
+  </si>
+  <si>
+    <t>Константин Макаров</t>
+  </si>
+  <si>
+    <t>Константин Соколов</t>
+  </si>
+  <si>
+    <t>Лев Левенцов</t>
+  </si>
+  <si>
+    <t>Максим Чечнев</t>
+  </si>
+  <si>
+    <t>Матвей Каблуков</t>
+  </si>
+  <si>
+    <t>Севастьян Белов</t>
+  </si>
+  <si>
+    <t>Семён Гарасим</t>
+  </si>
+  <si>
+    <t>Степан Краюшкин</t>
+  </si>
+  <si>
+    <t>Татьяна Максимова</t>
+  </si>
+  <si>
+    <t>Тимофей Дмитриев</t>
+  </si>
+  <si>
+    <t>Эвелина Тагирова</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1909,93 +1909,93 @@
     <row r="33" spans="1:4">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>96</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>97</v>
       </c>
       <c r="D33" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>99</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>100</v>
       </c>
       <c r="D34" t="s">
-        <v>82</v>
+        <v>101</v>
       </c>
     </row>
     <row r="35" spans="1:4">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D35" t="s">
-        <v>103</v>
+        <v>82</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>104</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>105</v>
       </c>
       <c r="D36" t="s">
-        <v>91</v>
+        <v>106</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D37" t="s">
-        <v>108</v>
+        <v>91</v>
       </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>109</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>110</v>
       </c>
       <c r="D38" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="39" spans="1:4">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>112</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>113</v>