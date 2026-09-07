--- v4 (2026-07-23)
+++ v5 (2026-09-07)
@@ -38,63 +38,63 @@
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Тимофей Тарасенко</t>
   </si>
   <si>
     <t>25.33</t>
   </si>
   <si>
     <t>21.79</t>
   </si>
   <si>
     <t>Артём Сосновских</t>
   </si>
   <si>
-    <t>30.60</t>
-[...2 lines deleted...]
-    <t>28.42</t>
+    <t>30.00</t>
+  </si>
+  <si>
+    <t>25.58</t>
   </si>
   <si>
     <t>Михаил Копылов</t>
   </si>
   <si>
-    <t>37.98</t>
-[...2 lines deleted...]
-    <t>33.28</t>
+    <t>37.86</t>
+  </si>
+  <si>
+    <t>32.50</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>39.00</t>
   </si>
   <si>
     <t>35.28</t>
   </si>
   <si>
     <t>Дмитрий Васильев</t>
   </si>
   <si>
     <t>41.65</t>
   </si>
   <si>
     <t>35.69</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>42.17</t>
   </si>
@@ -125,74 +125,74 @@
   <si>
     <t>44.05</t>
   </si>
   <si>
     <t>36.40</t>
   </si>
   <si>
     <t>Ислам Китиев</t>
   </si>
   <si>
     <t>44.16</t>
   </si>
   <si>
     <t>40.28</t>
   </si>
   <si>
     <t>Вячеслав Кочергин</t>
   </si>
   <si>
     <t>46.24</t>
   </si>
   <si>
     <t>37.79</t>
   </si>
   <si>
+    <t>Максим Демченко</t>
+  </si>
+  <si>
+    <t>47.13</t>
+  </si>
+  <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>47.63</t>
   </si>
   <si>
     <t>42.60</t>
   </si>
   <si>
     <t>Никита Малыхин</t>
   </si>
   <si>
     <t>47.75</t>
   </si>
   <si>
     <t>42.36</t>
   </si>
   <si>
-    <t>Максим Демченко</t>
-[...4 lines deleted...]
-  <si>
     <t>Андрей Панов</t>
   </si>
   <si>
     <t>48.19</t>
   </si>
   <si>
     <t>45.03</t>
   </si>
   <si>
     <t>Дмитрий Тупис</t>
   </si>
   <si>
     <t>49.77</t>
   </si>
   <si>
     <t>42.78</t>
   </si>
   <si>
     <t>Игорь Тарабрин</t>
   </si>
   <si>
     <t>50.27</t>
   </si>
   <si>
     <t>46.10</t>
@@ -263,51 +263,51 @@
   <si>
     <t>Дмитрий Нагирняк</t>
   </si>
   <si>
     <t>57.34</t>
   </si>
   <si>
     <t>50.12</t>
   </si>
   <si>
     <t>Максим Ильин</t>
   </si>
   <si>
     <t>57.83</t>
   </si>
   <si>
     <t>53.35</t>
   </si>
   <si>
     <t>Екатерина Соболева</t>
   </si>
   <si>
     <t>59.53</t>
   </si>
   <si>
-    <t>54.15</t>
+    <t>53.64</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>59.56</t>
   </si>
   <si>
     <t>54.60</t>
   </si>
   <si>
     <t>Максим Аммосов</t>
   </si>
   <si>
     <t>1:00.26</t>
   </si>
   <si>
     <t>55.63</t>
   </si>
   <si>
     <t>Даниил Тамбовцев</t>
   </si>
   <si>
     <t>1:00.85</t>
   </si>
@@ -359,104 +359,104 @@
   <si>
     <t>Валерий Курбатов</t>
   </si>
   <si>
     <t>1:04.21</t>
   </si>
   <si>
     <t>Даниил Абдулов</t>
   </si>
   <si>
     <t>1:04.53</t>
   </si>
   <si>
     <t>56.09</t>
   </si>
   <si>
     <t>Владимир Филин</t>
   </si>
   <si>
     <t>1:05.05</t>
   </si>
   <si>
     <t>57.94</t>
   </si>
   <si>
+    <t>Дмитрий Якинто</t>
+  </si>
+  <si>
+    <t>1:06.35</t>
+  </si>
+  <si>
+    <t>57.98</t>
+  </si>
+  <si>
     <t>Леонид Тарасенко</t>
   </si>
   <si>
     <t>1:07.49</t>
   </si>
   <si>
     <t>59.76</t>
   </si>
   <si>
+    <t>Макар Тихонов</t>
+  </si>
+  <si>
+    <t>1:08.12</t>
+  </si>
+  <si>
+    <t>1:02.73</t>
+  </si>
+  <si>
     <t>Никита Пак</t>
   </si>
   <si>
     <t>1:10.60</t>
   </si>
   <si>
     <t>1:04.85</t>
   </si>
   <si>
     <t>Лев Маслов</t>
   </si>
   <si>
     <t>1:10.81</t>
   </si>
   <si>
     <t>57.50</t>
   </si>
   <si>
     <t>Константин Васильев</t>
   </si>
   <si>
     <t>1:10.96</t>
   </si>
   <si>
     <t>1:05.24</t>
   </si>
   <si>
-    <t>Дмитрий Якинто</t>
-[...16 lines deleted...]
-  <si>
     <t>Александра Лукьянова</t>
   </si>
   <si>
     <t>1:15.17</t>
   </si>
   <si>
     <t>1:11.32</t>
   </si>
   <si>
     <t>Николай Подобаев</t>
   </si>
   <si>
     <t>1:16.31</t>
   </si>
   <si>
     <t>1:07.56</t>
   </si>
   <si>
     <t>Лев Якименко</t>
   </si>
   <si>
     <t>1:16.62</t>
   </si>
   <si>
     <t>1:12.35</t>
@@ -806,50 +806,59 @@
   <si>
     <t>1:50.79</t>
   </si>
   <si>
     <t>1:33.37</t>
   </si>
   <si>
     <t>Пётр Шипицин</t>
   </si>
   <si>
     <t>1:51.90</t>
   </si>
   <si>
     <t>1:38.46</t>
   </si>
   <si>
     <t>Иван Лицов</t>
   </si>
   <si>
     <t>1:55.39</t>
   </si>
   <si>
     <t>1:42.63</t>
   </si>
   <si>
+    <t>Михаил Говголенко</t>
+  </si>
+  <si>
+    <t>1:58.10</t>
+  </si>
+  <si>
+    <t>1:49.35</t>
+  </si>
+  <si>
     <t>Анастасия Регонен</t>
   </si>
   <si>
     <t>1:58.63</t>
   </si>
   <si>
     <t>1:36.34</t>
   </si>
   <si>
     <t>Максим Дейч</t>
   </si>
   <si>
     <t>2:01.44</t>
   </si>
   <si>
     <t>1:44.85</t>
   </si>
   <si>
     <t>Данил Кравченко</t>
   </si>
   <si>
     <t>2:03.43</t>
   </si>
   <si>
     <t>1:51.80</t>
@@ -876,59 +885,50 @@
     <t>Матвей Тянутов</t>
   </si>
   <si>
     <t>2:20.71</t>
   </si>
   <si>
     <t>2:04.02</t>
   </si>
   <si>
     <t>Егор Касюк</t>
   </si>
   <si>
     <t>2:20.74</t>
   </si>
   <si>
     <t>2:06.03</t>
   </si>
   <si>
     <t>Екатерина Кусачева</t>
   </si>
   <si>
     <t>2:37.03</t>
   </si>
   <si>
     <t>2:12.95</t>
-  </si>
-[...7 lines deleted...]
-    <t>2:09.61</t>
   </si>
   <si>
     <t>Егор Еремин</t>
   </si>
   <si>
     <t>2:44.02</t>
   </si>
   <si>
     <t>2:18.01</t>
   </si>
   <si>
     <t>Арсений Боровков</t>
   </si>
   <si>
     <t>2:55.04</t>
   </si>
   <si>
     <t>2:35.02</t>
   </si>
   <si>
     <t>Александр Смирнов</t>
   </si>
   <si>
     <t>2:10.99</t>
   </si>
@@ -1615,79 +1615,79 @@
     <row r="12" spans="1:4">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>35</v>
       </c>
       <c r="D12" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>37</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>39</v>
+        <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14" t="s">
+        <v>39</v>
+      </c>
+      <c r="C14" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="C14" s="1" t="s">
+      <c r="D14" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
+        <v>42</v>
+      </c>
+      <c r="C15" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="C15" s="1" t="s">
+      <c r="D15" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>45</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>46</v>
       </c>
       <c r="D16" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>48</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>49</v>