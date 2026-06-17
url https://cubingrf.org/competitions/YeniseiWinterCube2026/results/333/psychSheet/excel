--- v0 (2026-03-03)
+++ v1 (2026-06-17)
@@ -32,138 +32,138 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Дмитрий Шевченко</t>
   </si>
   <si>
     <t>8.98</t>
   </si>
   <si>
-    <t>7.88</t>
+    <t>7.66</t>
   </si>
   <si>
     <t>Максим Бреднев</t>
   </si>
   <si>
     <t>9.18</t>
   </si>
   <si>
     <t>7.86</t>
   </si>
   <si>
     <t>Иван Ворошилов</t>
   </si>
   <si>
     <t>9.90</t>
   </si>
   <si>
     <t>8.32</t>
   </si>
   <si>
     <t>Андрей Андреев</t>
   </si>
   <si>
     <t>9.96</t>
   </si>
   <si>
     <t>8.67</t>
   </si>
   <si>
     <t>Платон Кабаков</t>
   </si>
   <si>
     <t>10.18</t>
   </si>
   <si>
     <t>8.11</t>
   </si>
   <si>
     <t>Николай Кузин</t>
   </si>
   <si>
     <t>10.41</t>
   </si>
   <si>
-    <t>8.04</t>
+    <t>7.79</t>
   </si>
   <si>
     <t>Вадим Зимин</t>
   </si>
   <si>
     <t>10.51</t>
   </si>
   <si>
     <t>8.87</t>
   </si>
   <si>
     <t>Баир Ешиев</t>
   </si>
   <si>
     <t>11.69</t>
   </si>
   <si>
     <t>10.11</t>
   </si>
   <si>
     <t>Никита Янукович</t>
   </si>
   <si>
     <t>12.31</t>
   </si>
   <si>
     <t>Александр Худаков</t>
   </si>
   <si>
     <t>12.92</t>
   </si>
   <si>
     <t>11.62</t>
   </si>
   <si>
     <t>Екатерина Александрова</t>
   </si>
   <si>
     <t>13.78</t>
   </si>
   <si>
-    <t>11.85</t>
+    <t>11.39</t>
   </si>
   <si>
     <t>Цыден Хармакшанов</t>
   </si>
   <si>
     <t>14.95</t>
   </si>
   <si>
     <t>12.35</t>
   </si>
   <si>
     <t>Баир Павлов</t>
   </si>
   <si>
     <t>16.02</t>
   </si>
   <si>
     <t>12.46</t>
   </si>
   <si>
     <t>Владимир Ковганов</t>
   </si>
   <si>
     <t>16.07</t>
   </si>