--- v1 (2026-06-17)
+++ v2 (2026-08-27)
@@ -29,51 +29,51 @@
     <sheet name="333" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Дмитрий Шевченко</t>
   </si>
   <si>
-    <t>8.98</t>
+    <t>8.73</t>
   </si>
   <si>
     <t>7.66</t>
   </si>
   <si>
     <t>Максим Бреднев</t>
   </si>
   <si>
     <t>9.18</t>
   </si>
   <si>
     <t>7.86</t>
   </si>
   <si>
     <t>Иван Ворошилов</t>
   </si>
   <si>
     <t>9.90</t>
   </si>
   <si>
     <t>8.32</t>
   </si>
   <si>
     <t>Андрей Андреев</t>
   </si>
@@ -98,81 +98,81 @@
   <si>
     <t>10.41</t>
   </si>
   <si>
     <t>7.79</t>
   </si>
   <si>
     <t>Вадим Зимин</t>
   </si>
   <si>
     <t>10.51</t>
   </si>
   <si>
     <t>8.87</t>
   </si>
   <si>
     <t>Баир Ешиев</t>
   </si>
   <si>
     <t>11.69</t>
   </si>
   <si>
     <t>10.11</t>
   </si>
   <si>
+    <t>Александр Худаков</t>
+  </si>
+  <si>
+    <t>11.90</t>
+  </si>
+  <si>
+    <t>9.36</t>
+  </si>
+  <si>
     <t>Никита Янукович</t>
   </si>
   <si>
     <t>12.31</t>
   </si>
   <si>
-    <t>Александр Худаков</t>
-[...7 lines deleted...]
-  <si>
     <t>Екатерина Александрова</t>
   </si>
   <si>
     <t>13.78</t>
   </si>
   <si>
     <t>11.39</t>
   </si>
   <si>
     <t>Цыден Хармакшанов</t>
   </si>
   <si>
     <t>14.95</t>
   </si>
   <si>
-    <t>12.35</t>
+    <t>10.33</t>
   </si>
   <si>
     <t>Баир Павлов</t>
   </si>
   <si>
     <t>16.02</t>
   </si>
   <si>
     <t>12.46</t>
   </si>
   <si>
     <t>Владимир Ковганов</t>
   </si>
   <si>
     <t>16.07</t>
   </si>
   <si>
     <t>13.14</t>
   </si>
   <si>
     <t>Сергей Путинцев</t>
   </si>
   <si>
     <t>16.96</t>
   </si>
@@ -943,65 +943,65 @@
     <row r="9" spans="1:4">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>25</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="D9" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:4">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>28</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>8</v>
+        <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:4">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>33</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>34</v>
       </c>
       <c r="D12" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>37</v>