--- v2 (2026-08-27)
+++ v3 (2026-10-22)
@@ -347,51 +347,51 @@
   <si>
     <t>1:02.61</t>
   </si>
   <si>
     <t>53.78</t>
   </si>
   <si>
     <t>Арсений Головкин</t>
   </si>
   <si>
     <t>1:03.18</t>
   </si>
   <si>
     <t>1:00.07</t>
   </si>
   <si>
     <t>Игорь Макаров</t>
   </si>
   <si>
     <t>1:03.73</t>
   </si>
   <si>
     <t>50.62</t>
   </si>
   <si>
-    <t>Илья Долгов</t>
+    <t>Илья Попов</t>
   </si>
   <si>
     <t>1:03.84</t>
   </si>
   <si>
     <t>53.94</t>
   </si>
   <si>
     <t>Владимир Даркин</t>
   </si>
   <si>
     <t>1:06.06</t>
   </si>
   <si>
     <t>40.98</t>
   </si>
   <si>
     <t>Дмитрий Усик</t>
   </si>
   <si>
     <t>1:06.51</t>
   </si>
   <si>
     <t>52.88</t>
   </si>