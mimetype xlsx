--- v1 (2026-03-19)
+++ v2 (2026-05-25)
@@ -47,162 +47,162 @@
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Вадим Зимин</t>
   </si>
   <si>
     <t>14.19</t>
   </si>
   <si>
     <t>12.35</t>
   </si>
   <si>
     <t>Дмитрий Шевченко</t>
   </si>
   <si>
     <t>14.21</t>
   </si>
   <si>
     <t>10.01</t>
   </si>
   <si>
     <t>Николай Кузин</t>
   </si>
   <si>
-    <t>16.66</t>
+    <t>16.16</t>
   </si>
   <si>
     <t>14.52</t>
   </si>
   <si>
     <t>Иван Ворошилов</t>
   </si>
   <si>
     <t>20.03</t>
   </si>
   <si>
     <t>16.62</t>
   </si>
   <si>
     <t>Платон Кабаков</t>
   </si>
   <si>
     <t>20.96</t>
   </si>
   <si>
     <t>15.01</t>
   </si>
   <si>
     <t>Андрей Андреев</t>
   </si>
   <si>
     <t>22.89</t>
   </si>
   <si>
     <t>17.05</t>
   </si>
   <si>
     <t>Александр Худаков</t>
   </si>
   <si>
     <t>27.48</t>
   </si>
   <si>
     <t>23.44</t>
   </si>
   <si>
     <t>Максим Бреднев</t>
   </si>
   <si>
     <t>27.74</t>
   </si>
   <si>
-    <t>22.15</t>
+    <t>21.90</t>
   </si>
   <si>
     <t>Баир Ешиев</t>
   </si>
   <si>
     <t>29.04</t>
   </si>
   <si>
     <t>22.91</t>
   </si>
   <si>
     <t>Баир Павлов</t>
   </si>
   <si>
     <t>36.79</t>
   </si>
   <si>
     <t>32.99</t>
   </si>
   <si>
     <t>Никита Янукович</t>
   </si>
   <si>
     <t>37.28</t>
   </si>
   <si>
     <t>31.64</t>
   </si>
   <si>
     <t>Цыден Хармакшанов</t>
   </si>
   <si>
     <t>40.51</t>
   </si>
   <si>
     <t>33.50</t>
   </si>
   <si>
+    <t>Екатерина Александрова</t>
+  </si>
+  <si>
+    <t>47.35</t>
+  </si>
+  <si>
+    <t>28.44</t>
+  </si>
+  <si>
     <t>Родион Солодовников</t>
   </si>
   <si>
     <t>52.35</t>
   </si>
   <si>
     <t>35.44</t>
   </si>
   <si>
     <t>Александр Ширяев</t>
   </si>
   <si>
     <t>55.63</t>
   </si>
   <si>
     <t>45.23</t>
-  </si>
-[...7 lines deleted...]
-    <t>47.10</t>
   </si>
   <si>
     <t>Дмитрий Сухорослов</t>
   </si>
   <si>
     <t>1:04.52</t>
   </si>
   <si>
     <t>52.40</t>
   </si>
   <si>
     <t>Борис Михнеев</t>
   </si>
   <si>
     <t>Евгений Опарин</t>
   </si>
   <si>
     <t>Матвей Терский</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>