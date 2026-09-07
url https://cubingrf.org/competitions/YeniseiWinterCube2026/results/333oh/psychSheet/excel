--- v2 (2026-05-25)
+++ v3 (2026-09-07)
@@ -89,93 +89,93 @@
   <si>
     <t>20.96</t>
   </si>
   <si>
     <t>15.01</t>
   </si>
   <si>
     <t>Андрей Андреев</t>
   </si>
   <si>
     <t>22.89</t>
   </si>
   <si>
     <t>17.05</t>
   </si>
   <si>
     <t>Александр Худаков</t>
   </si>
   <si>
     <t>27.48</t>
   </si>
   <si>
     <t>23.44</t>
   </si>
   <si>
+    <t>Баир Ешиев</t>
+  </si>
+  <si>
+    <t>27.53</t>
+  </si>
+  <si>
+    <t>22.91</t>
+  </si>
+  <si>
     <t>Максим Бреднев</t>
   </si>
   <si>
     <t>27.74</t>
   </si>
   <si>
     <t>21.90</t>
   </si>
   <si>
-    <t>Баир Ешиев</t>
-[...5 lines deleted...]
-    <t>22.91</t>
+    <t>Цыден Хармакшанов</t>
+  </si>
+  <si>
+    <t>35.93</t>
+  </si>
+  <si>
+    <t>30.62</t>
   </si>
   <si>
     <t>Баир Павлов</t>
   </si>
   <si>
     <t>36.79</t>
   </si>
   <si>
-    <t>32.99</t>
+    <t>26.43</t>
   </si>
   <si>
     <t>Никита Янукович</t>
   </si>
   <si>
     <t>37.28</t>
   </si>
   <si>
     <t>31.64</t>
-  </si>
-[...7 lines deleted...]
-    <t>33.50</t>
   </si>
   <si>
     <t>Екатерина Александрова</t>
   </si>
   <si>
     <t>47.35</t>
   </si>
   <si>
     <t>28.44</t>
   </si>
   <si>
     <t>Родион Солодовников</t>
   </si>
   <si>
     <t>52.35</t>
   </si>
   <si>
     <t>35.44</t>
   </si>
   <si>
     <t>Александр Ширяев</t>
   </si>
   <si>
     <t>55.63</t>
   </si>