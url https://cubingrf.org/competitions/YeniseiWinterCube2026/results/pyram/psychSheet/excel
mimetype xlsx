--- v3 (2026-09-16)
+++ v4 (2026-11-02)
@@ -56,51 +56,51 @@
   <si>
     <t>2.29</t>
   </si>
   <si>
     <t>Platon Kabakov</t>
   </si>
   <si>
     <t>3.85</t>
   </si>
   <si>
     <t>2.44</t>
   </si>
   <si>
     <t>Dmitriy Shevchenko</t>
   </si>
   <si>
     <t>5.00</t>
   </si>
   <si>
     <t>3.41</t>
   </si>
   <si>
     <t>Nikolai Kuzin</t>
   </si>
   <si>
-    <t>6.25</t>
+    <t>5.99</t>
   </si>
   <si>
     <t>4.05</t>
   </si>
   <si>
     <t>Ivan Voroshilov</t>
   </si>
   <si>
     <t>6.29</t>
   </si>
   <si>
     <t>4.81</t>
   </si>
   <si>
     <t>Ekaterina Alexandrova</t>
   </si>
   <si>
     <t>6.53</t>
   </si>
   <si>
     <t>5.36</t>
   </si>
   <si>
     <t>Tsyden Kharmakshanov</t>
   </si>
@@ -116,201 +116,201 @@
   <si>
     <t>6.99</t>
   </si>
   <si>
     <t>5.37</t>
   </si>
   <si>
     <t>Nikita Yanucovich</t>
   </si>
   <si>
     <t>7.84</t>
   </si>
   <si>
     <t>5.02</t>
   </si>
   <si>
     <t>Bair Yeshiyev</t>
   </si>
   <si>
     <t>8.94</t>
   </si>
   <si>
     <t>5.15</t>
   </si>
   <si>
+    <t>Mikhail Tarasov</t>
+  </si>
+  <si>
+    <t>8.97</t>
+  </si>
+  <si>
+    <t>7.18</t>
+  </si>
+  <si>
     <t>Bair Pavlov</t>
   </si>
   <si>
     <t>9.40</t>
   </si>
   <si>
     <t>4.88</t>
   </si>
   <si>
+    <t>Ilya Popov</t>
+  </si>
+  <si>
+    <t>10.08</t>
+  </si>
+  <si>
+    <t>6.02</t>
+  </si>
+  <si>
     <t>Dmitry Sukhoroslov</t>
   </si>
   <si>
     <t>10.94</t>
   </si>
   <si>
-    <t>9.35</t>
+    <t>6.89</t>
+  </si>
+  <si>
+    <t>Alexander Shiryaev</t>
+  </si>
+  <si>
+    <t>11.54</t>
+  </si>
+  <si>
+    <t>7.75</t>
+  </si>
+  <si>
+    <t>Matvey Terskiy</t>
+  </si>
+  <si>
+    <t>11.58</t>
+  </si>
+  <si>
+    <t>9.28</t>
   </si>
   <si>
     <t>Rodion Solodovnikov</t>
   </si>
   <si>
     <t>12.24</t>
   </si>
   <si>
     <t>9.30</t>
   </si>
   <si>
-    <t>Matvey Terskiy</t>
-[...5 lines deleted...]
-    <t>9.94</t>
+    <t>Arseniy Asmus</t>
+  </si>
+  <si>
+    <t>12.73</t>
+  </si>
+  <si>
+    <t>11.34</t>
+  </si>
+  <si>
+    <t>Sergey Tarasov</t>
+  </si>
+  <si>
+    <t>13.47</t>
+  </si>
+  <si>
+    <t>10.92</t>
   </si>
   <si>
     <t>Danil Malyshev</t>
   </si>
   <si>
     <t>13.57</t>
   </si>
   <si>
     <t>9.80</t>
   </si>
   <si>
-    <t>Alexander Shiryaev</t>
-[...7 lines deleted...]
-  <si>
     <t>Elena Guseva</t>
   </si>
   <si>
     <t>13.86</t>
   </si>
   <si>
     <t>8.40</t>
   </si>
   <si>
-    <t>Arseniy Asmus</t>
-[...16 lines deleted...]
-  <si>
     <t>Andrei Ivanov</t>
   </si>
   <si>
-    <t>17.27</t>
-[...2 lines deleted...]
-    <t>14.79</t>
+    <t>16.08</t>
+  </si>
+  <si>
+    <t>12.23</t>
+  </si>
+  <si>
+    <t>Anastasiya Komarova</t>
+  </si>
+  <si>
+    <t>18.45</t>
+  </si>
+  <si>
+    <t>14.11</t>
+  </si>
+  <si>
+    <t>Igor Makarov</t>
+  </si>
+  <si>
+    <t>18.49</t>
+  </si>
+  <si>
+    <t>15.46</t>
   </si>
   <si>
     <t>Andrey Andreyev</t>
   </si>
   <si>
     <t>19.12</t>
   </si>
   <si>
     <t>13.65</t>
   </si>
   <si>
-    <t>Sergey Tarasov</t>
-[...25 lines deleted...]
-  <si>
     <t>Artur Terskih</t>
   </si>
   <si>
     <t>25.24</t>
   </si>
   <si>
     <t>20.88</t>
   </si>
   <si>
     <t>Dmitriy Bolshakov</t>
   </si>
   <si>
     <t>25.98</t>
   </si>
   <si>
     <t>18.81</t>
-  </si>
-[...7 lines deleted...]
-    <t>20.23</t>
   </si>
   <si>
     <t>Boris Mihneev</t>
   </si>
   <si>
     <t>Evgeniy Oparin</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>