--- v1 (2026-03-19)
+++ v2 (2026-05-25)
@@ -35,156 +35,156 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Платон Кабаков</t>
   </si>
   <si>
     <t>4.48</t>
   </si>
   <si>
     <t>3.04</t>
   </si>
   <si>
+    <t>Максим Бреднев</t>
+  </si>
+  <si>
+    <t>4.85</t>
+  </si>
+  <si>
+    <t>3.61</t>
+  </si>
+  <si>
     <t>Никита Янукович</t>
   </si>
   <si>
     <t>5.31</t>
   </si>
   <si>
     <t>4.33</t>
   </si>
   <si>
-    <t>Максим Бреднев</t>
-[...7 lines deleted...]
-  <si>
     <t>Баир Ешиев</t>
   </si>
   <si>
     <t>6.05</t>
   </si>
   <si>
     <t>4.44</t>
   </si>
   <si>
     <t>Цыден Хармакшанов</t>
   </si>
   <si>
     <t>7.46</t>
   </si>
   <si>
     <t>4.26</t>
   </si>
   <si>
     <t>Андрей Андреев</t>
   </si>
   <si>
     <t>10.14</t>
   </si>
   <si>
     <t>7.44</t>
   </si>
   <si>
+    <t>Екатерина Александрова</t>
+  </si>
+  <si>
+    <t>10.22</t>
+  </si>
+  <si>
+    <t>6.82</t>
+  </si>
+  <si>
     <t>Дмитрий Сухорослов</t>
   </si>
   <si>
     <t>10.23</t>
   </si>
   <si>
     <t>8.13</t>
   </si>
   <si>
     <t>Александр Худаков</t>
   </si>
   <si>
     <t>10.51</t>
   </si>
   <si>
     <t>6.68</t>
   </si>
   <si>
     <t>Дмитрий Шевченко</t>
   </si>
   <si>
     <t>10.80</t>
   </si>
   <si>
     <t>6.37</t>
   </si>
   <si>
     <t>Иван Ворошилов</t>
   </si>
   <si>
     <t>10.94</t>
   </si>
   <si>
     <t>6.94</t>
   </si>
   <si>
-    <t>Екатерина Александрова</t>
-[...5 lines deleted...]
-    <t>10.39</t>
+    <t>Родион Солодовников</t>
+  </si>
+  <si>
+    <t>12.42</t>
+  </si>
+  <si>
+    <t>8.92</t>
   </si>
   <si>
     <t>Баир Павлов</t>
   </si>
   <si>
     <t>14.47</t>
   </si>
   <si>
     <t>7.74</t>
-  </si>
-[...7 lines deleted...]
-    <t>10.64</t>
   </si>
   <si>
     <t>Арсений Асмус</t>
   </si>
   <si>
     <t>20.15</t>
   </si>
   <si>
     <t>17.08</t>
   </si>
   <si>
     <t>Илья Долгов</t>
   </si>
   <si>
     <t>24.76</t>
   </si>
   <si>
     <t>18.42</t>
   </si>
   <si>
     <t>Сергей Тарасов</t>
   </si>
   <si>
     <t>30.81</t>
   </si>