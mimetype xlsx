--- v2 (2026-05-25)
+++ v3 (2026-09-07)
@@ -47,69 +47,69 @@
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Платон Кабаков</t>
   </si>
   <si>
     <t>4.48</t>
   </si>
   <si>
     <t>3.04</t>
   </si>
   <si>
     <t>Максим Бреднев</t>
   </si>
   <si>
     <t>4.85</t>
   </si>
   <si>
     <t>3.61</t>
   </si>
   <si>
     <t>Никита Янукович</t>
   </si>
   <si>
-    <t>5.31</t>
-[...2 lines deleted...]
-    <t>4.33</t>
+    <t>4.94</t>
+  </si>
+  <si>
+    <t>3.39</t>
   </si>
   <si>
     <t>Баир Ешиев</t>
   </si>
   <si>
-    <t>6.05</t>
+    <t>6.03</t>
   </si>
   <si>
     <t>4.44</t>
   </si>
   <si>
     <t>Цыден Хармакшанов</t>
   </si>
   <si>
-    <t>7.46</t>
+    <t>6.76</t>
   </si>
   <si>
     <t>4.26</t>
   </si>
   <si>
     <t>Андрей Андреев</t>
   </si>
   <si>
     <t>10.14</t>
   </si>
   <si>
     <t>7.44</t>
   </si>
   <si>
     <t>Екатерина Александрова</t>
   </si>
   <si>
     <t>10.22</t>
   </si>
   <si>
     <t>6.82</t>
   </si>
   <si>
     <t>Дмитрий Сухорослов</t>
   </si>