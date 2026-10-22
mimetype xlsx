--- v2 (2026-07-23)
+++ v3 (2026-10-22)
@@ -29,51 +29,51 @@
     <sheet name="333" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
-    <t>6.37</t>
+    <t>5.94</t>
   </si>
   <si>
     <t>4.99</t>
   </si>
   <si>
     <t>Дмитрий Васильев</t>
   </si>
   <si>
     <t>7.96</t>
   </si>
   <si>
     <t>6.62</t>
   </si>
   <si>
     <t>Артём Куликов</t>
   </si>
   <si>
     <t>8.49</t>
   </si>
   <si>
     <t>7.81</t>
   </si>
   <si>
     <t>Дмитрий Саргсян</t>
   </si>