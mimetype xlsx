--- v3 (2026-07-23)
+++ v4 (2026-10-22)
@@ -38,69 +38,69 @@
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>26.45</t>
   </si>
   <si>
     <t>22.52</t>
   </si>
   <si>
     <t>Дмитрий Васильев</t>
   </si>
   <si>
-    <t>30.07</t>
+    <t>28.75</t>
   </si>
   <si>
     <t>25.86</t>
   </si>
   <si>
     <t>Богдан Землянский</t>
   </si>
   <si>
     <t>37.72</t>
   </si>
   <si>
     <t>30.69</t>
   </si>
   <si>
     <t>Артур Чечёхин</t>
   </si>
   <si>
-    <t>38.88</t>
+    <t>37.89</t>
   </si>
   <si>
     <t>34.65</t>
   </si>
   <si>
     <t>Дмитрий Саргсян</t>
   </si>
   <si>
     <t>41.92</t>
   </si>
   <si>
     <t>34.12</t>
   </si>
   <si>
     <t>Фёдор Тарасов</t>
   </si>
   <si>
     <t>53.02</t>
   </si>
   <si>
     <t>45.07</t>
   </si>
   <si>
     <t>Павел Ли</t>
   </si>