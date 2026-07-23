--- v1 (2026-01-15)
+++ v2 (2026-07-23)
@@ -50,51 +50,51 @@
   <si>
     <t>Андрей Куприянов</t>
   </si>
   <si>
     <t>14.25</t>
   </si>
   <si>
     <t>10.62</t>
   </si>
   <si>
     <t>Фёдор Тарасов</t>
   </si>
   <si>
     <t>28.09</t>
   </si>
   <si>
     <t>17.11</t>
   </si>
   <si>
     <t>Дмитрий Саргсян</t>
   </si>
   <si>
     <t>30.17</t>
   </si>
   <si>
-    <t>25.49</t>
+    <t>22.91</t>
   </si>
   <si>
     <t>Иван Иголкин</t>
   </si>
   <si>
     <t>1:09.78</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>