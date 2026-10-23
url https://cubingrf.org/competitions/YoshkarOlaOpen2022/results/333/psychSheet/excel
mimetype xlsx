--- v4 (2026-09-07)
+++ v5 (2026-10-23)
@@ -56,51 +56,51 @@
   <si>
     <t>4.58</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>6.26</t>
   </si>
   <si>
     <t>5.04</t>
   </si>
   <si>
     <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>7.93</t>
   </si>
   <si>
     <t>6.60</t>
   </si>
   <si>
     <t>Карина Шамова</t>
   </si>
   <si>
-    <t>9.04</t>
+    <t>8.82</t>
   </si>
   <si>
     <t>7.64</t>
   </si>
   <si>
     <t>Павел Месяцев</t>
   </si>
   <si>
     <t>9.15</t>
   </si>
   <si>
     <t>7.83</t>
   </si>
   <si>
     <t>Владимир Фёдоров</t>
   </si>
   <si>
     <t>9.45</t>
   </si>
   <si>
     <t>7.24</t>
   </si>
   <si>
     <t>Иван Карасёв</t>
   </si>