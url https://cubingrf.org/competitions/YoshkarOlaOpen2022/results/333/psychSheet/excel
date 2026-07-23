--- v2 (2026-03-03)
+++ v3 (2026-07-23)
@@ -53,75 +53,75 @@
   <si>
     <t>5.34</t>
   </si>
   <si>
     <t>4.58</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>6.26</t>
   </si>
   <si>
     <t>5.04</t>
   </si>
   <si>
     <t>Екатерина Канева</t>
   </si>
   <si>
     <t>7.93</t>
   </si>
   <si>
     <t>6.60</t>
   </si>
   <si>
+    <t>Карина Шамова</t>
+  </si>
+  <si>
+    <t>9.04</t>
+  </si>
+  <si>
+    <t>7.64</t>
+  </si>
+  <si>
     <t>Павел Месяцев</t>
   </si>
   <si>
     <t>9.15</t>
   </si>
   <si>
     <t>7.83</t>
   </si>
   <si>
     <t>Владимир Фёдоров</t>
   </si>
   <si>
     <t>9.45</t>
   </si>
   <si>
     <t>7.24</t>
-  </si>
-[...7 lines deleted...]
-    <t>7.64</t>
   </si>
   <si>
     <t>Иван Карасёв</t>
   </si>
   <si>
     <t>10.50</t>
   </si>
   <si>
     <t>7.99</t>
   </si>
   <si>
     <t>Артур Чечёхин</t>
   </si>
   <si>
     <t>10.62</t>
   </si>
   <si>
     <t>7.85</t>
   </si>
   <si>
     <t>Владимир Лебедев</t>
   </si>
   <si>
     <t>11.07</t>
   </si>