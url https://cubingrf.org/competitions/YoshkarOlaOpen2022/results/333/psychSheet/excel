--- v3 (2026-07-23)
+++ v4 (2026-09-07)
@@ -44,51 +44,51 @@
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Тимофей Тарасенко</t>
   </si>
   <si>
     <t>5.34</t>
   </si>
   <si>
     <t>4.58</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>6.26</t>
   </si>
   <si>
     <t>5.04</t>
   </si>
   <si>
-    <t>Екатерина Канева</t>
+    <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>7.93</t>
   </si>
   <si>
     <t>6.60</t>
   </si>
   <si>
     <t>Карина Шамова</t>
   </si>
   <si>
     <t>9.04</t>
   </si>
   <si>
     <t>7.64</t>
   </si>
   <si>
     <t>Павел Месяцев</t>
   </si>
   <si>
     <t>9.15</t>
   </si>
   <si>
     <t>7.83</t>
   </si>