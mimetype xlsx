--- v4 (2026-09-07)
+++ v5 (2026-10-23)
@@ -53,66 +53,66 @@
   <si>
     <t>22.28</t>
   </si>
   <si>
     <t>19.19</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
     <t>28.54</t>
   </si>
   <si>
     <t>22.49</t>
   </si>
   <si>
     <t>Павел Месяцев</t>
   </si>
   <si>
     <t>37.02</t>
   </si>
   <si>
     <t>35.91</t>
   </si>
   <si>
+    <t>Артур Чечёхин</t>
+  </si>
+  <si>
+    <t>37.89</t>
+  </si>
+  <si>
+    <t>34.65</t>
+  </si>
+  <si>
     <t>Карина Шамова</t>
   </si>
   <si>
-    <t>38.20</t>
+    <t>38.01</t>
   </si>
   <si>
     <t>31.44</t>
-  </si>
-[...7 lines deleted...]
-    <t>34.65</t>
   </si>
   <si>
     <t>Владимир Фёдоров</t>
   </si>
   <si>
     <t>40.28</t>
   </si>
   <si>
     <t>34.71</t>
   </si>
   <si>
     <t>Михаил Глазов</t>
   </si>
   <si>
     <t>48.87</t>
   </si>
   <si>
     <t>45.40</t>
   </si>
   <si>
     <t>Леонид Тарасенко</t>
   </si>
   <si>
     <t>51.41</t>
   </si>