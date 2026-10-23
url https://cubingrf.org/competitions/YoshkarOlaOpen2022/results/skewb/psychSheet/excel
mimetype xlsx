--- v4 (2026-09-07)
+++ v5 (2026-10-23)
@@ -29,60 +29,60 @@
     <sheet name="skewb" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Екатерина Катюкова</t>
   </si>
   <si>
-    <t>2.35</t>
+    <t>2.19</t>
   </si>
   <si>
     <t>1.07</t>
   </si>
   <si>
     <t>Дмитрий Гундин</t>
   </si>
   <si>
-    <t>2.88</t>
+    <t>2.82</t>
   </si>
   <si>
     <t>1.68</t>
   </si>
   <si>
     <t>Артём Куликов</t>
   </si>
   <si>
     <t>3.11</t>
   </si>
   <si>
     <t>1.66</t>
   </si>
   <si>
     <t>Тимофей Тарасенко</t>
   </si>
   <si>
     <t>3.91</t>
   </si>
   <si>
     <t>2.51</t>
   </si>
   <si>
     <t>Михаил Глазов</t>
   </si>