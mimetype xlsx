--- v2 (2026-03-03)
+++ v3 (2026-07-23)
@@ -56,108 +56,108 @@
   <si>
     <t>8.87</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>13.81</t>
   </si>
   <si>
     <t>10.35</t>
   </si>
   <si>
     <t>Руслан Романенко</t>
   </si>
   <si>
     <t>14.39</t>
   </si>
   <si>
     <t>12.64</t>
   </si>
   <si>
     <t>Дмитрий Васильев</t>
   </si>
   <si>
-    <t>15.71</t>
+    <t>15.01</t>
   </si>
   <si>
     <t>12.68</t>
   </si>
   <si>
     <t>Екатерина Канева</t>
   </si>
   <si>
     <t>17.05</t>
   </si>
   <si>
     <t>11.53</t>
   </si>
   <si>
     <t>Владимир Фёдоров</t>
   </si>
   <si>
     <t>17.88</t>
   </si>
   <si>
     <t>15.06</t>
   </si>
   <si>
     <t>Александр Докин</t>
   </si>
   <si>
     <t>21.06</t>
   </si>
   <si>
     <t>18.19</t>
   </si>
   <si>
     <t>Иван Ядрихинский</t>
   </si>
   <si>
     <t>21.28</t>
   </si>
   <si>
     <t>17.98</t>
   </si>
   <si>
+    <t>Карина Шамова</t>
+  </si>
+  <si>
+    <t>22.88</t>
+  </si>
+  <si>
+    <t>14.38</t>
+  </si>
+  <si>
     <t>Иван Сидоренко</t>
   </si>
   <si>
     <t>23.98</t>
   </si>
   <si>
     <t>18.48</t>
-  </si>
-[...7 lines deleted...]
-    <t>19.20</t>
   </si>
   <si>
     <t>Мухаммад Кудаев</t>
   </si>
   <si>
     <t>31.75</t>
   </si>
   <si>
     <t>28.69</t>
   </si>
   <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>32.01</t>
   </si>
   <si>
     <t>28.23</t>
   </si>
   <si>
     <t>Даниил Лобастов</t>
   </si>
   <si>
     <t>33.53</t>
   </si>