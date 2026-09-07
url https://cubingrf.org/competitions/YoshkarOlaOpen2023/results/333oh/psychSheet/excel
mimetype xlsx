--- v3 (2026-07-23)
+++ v4 (2026-09-07)
@@ -29,84 +29,84 @@
     <sheet name="333oh" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
-    <t>11.70</t>
+    <t>11.24</t>
   </si>
   <si>
     <t>8.87</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>13.81</t>
   </si>
   <si>
     <t>10.35</t>
   </si>
   <si>
     <t>Руслан Романенко</t>
   </si>
   <si>
     <t>14.39</t>
   </si>
   <si>
     <t>12.64</t>
   </si>
   <si>
     <t>Дмитрий Васильев</t>
   </si>
   <si>
     <t>15.01</t>
   </si>
   <si>
     <t>12.68</t>
   </si>
   <si>
-    <t>Екатерина Канева</t>
+    <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>17.05</t>
   </si>
   <si>
     <t>11.53</t>
   </si>
   <si>
     <t>Владимир Фёдоров</t>
   </si>
   <si>
     <t>17.88</t>
   </si>
   <si>
     <t>15.06</t>
   </si>
   <si>
     <t>Александр Докин</t>
   </si>
   <si>
     <t>21.06</t>
   </si>
   <si>
     <t>18.19</t>
   </si>