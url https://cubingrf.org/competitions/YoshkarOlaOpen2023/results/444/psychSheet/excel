--- v4 (2026-09-07)
+++ v5 (2026-10-23)
@@ -38,87 +38,87 @@
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>26.45</t>
   </si>
   <si>
     <t>22.52</t>
   </si>
   <si>
     <t>Дмитрий Васильев</t>
   </si>
   <si>
-    <t>30.07</t>
+    <t>28.75</t>
   </si>
   <si>
     <t>25.86</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>30.87</t>
   </si>
   <si>
     <t>26.80</t>
   </si>
   <si>
     <t>Александр Докин</t>
   </si>
   <si>
     <t>33.11</t>
   </si>
   <si>
     <t>27.22</t>
   </si>
   <si>
     <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>33.96</t>
   </si>
   <si>
     <t>28.33</t>
   </si>
   <si>
     <t>Карина Шамова</t>
   </si>
   <si>
-    <t>38.20</t>
+    <t>38.01</t>
   </si>
   <si>
     <t>31.44</t>
   </si>
   <si>
     <t>Владимир Фёдоров</t>
   </si>
   <si>
     <t>40.28</t>
   </si>
   <si>
     <t>34.71</t>
   </si>
   <si>
     <t>Арсений Боровков</t>
   </si>
   <si>
     <t>48.24</t>
   </si>
   <si>
     <t>42.65</t>
   </si>
   <si>
     <t>Иван Сидоренко</t>
   </si>