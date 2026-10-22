--- v4 (2026-09-07)
+++ v5 (2026-10-22)
@@ -71,66 +71,66 @@
   <si>
     <t>3.38</t>
   </si>
   <si>
     <t>1.86</t>
   </si>
   <si>
     <t>Дмитрий Васильев</t>
   </si>
   <si>
     <t>3.51</t>
   </si>
   <si>
     <t>2.23</t>
   </si>
   <si>
     <t>Владимир Фёдоров</t>
   </si>
   <si>
     <t>3.92</t>
   </si>
   <si>
     <t>2.87</t>
   </si>
   <si>
+    <t>Карина Шамова</t>
+  </si>
+  <si>
+    <t>4.63</t>
+  </si>
+  <si>
+    <t>2.86</t>
+  </si>
+  <si>
     <t>Даниил Лобастов</t>
   </si>
   <si>
     <t>4.71</t>
   </si>
   <si>
     <t>3.35</t>
-  </si>
-[...7 lines deleted...]
-    <t>2.86</t>
   </si>
   <si>
     <t>Александр Докин</t>
   </si>
   <si>
     <t>4.80</t>
   </si>
   <si>
     <t>1.80</t>
   </si>
   <si>
     <t>Степан Матвеев</t>
   </si>
   <si>
     <t>7.15</t>
   </si>
   <si>
     <t>3.99</t>
   </si>
   <si>
     <t>Андрей Куприянов</t>
   </si>
   <si>
     <t>7.46</t>
   </si>