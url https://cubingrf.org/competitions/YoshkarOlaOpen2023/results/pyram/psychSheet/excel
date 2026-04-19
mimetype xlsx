--- v1 (2026-03-03)
+++ v2 (2026-04-19)
@@ -29,78 +29,78 @@
     <sheet name="pyram" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
-    <t>2.76</t>
+    <t>2.61</t>
   </si>
   <si>
     <t>1.96</t>
   </si>
   <si>
     <t>Екатерина Канева</t>
   </si>
   <si>
     <t>3.38</t>
   </si>
   <si>
     <t>1.86</t>
   </si>
   <si>
     <t>Дмитрий Васильев</t>
   </si>
   <si>
     <t>3.51</t>
   </si>
   <si>
     <t>2.23</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
-    <t>3.72</t>
+    <t>3.70</t>
   </si>
   <si>
     <t>2.17</t>
   </si>
   <si>
     <t>Владимир Фёдоров</t>
   </si>
   <si>
     <t>3.92</t>
   </si>
   <si>
     <t>2.87</t>
   </si>
   <si>
     <t>Даниил Лобастов</t>
   </si>
   <si>
     <t>4.71</t>
   </si>
   <si>
     <t>3.35</t>
   </si>
   <si>
     <t>Александр Докин</t>
   </si>