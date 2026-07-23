--- v2 (2026-04-19)
+++ v3 (2026-07-23)
@@ -80,99 +80,99 @@
   <si>
     <t>3.70</t>
   </si>
   <si>
     <t>2.17</t>
   </si>
   <si>
     <t>Владимир Фёдоров</t>
   </si>
   <si>
     <t>3.92</t>
   </si>
   <si>
     <t>2.87</t>
   </si>
   <si>
     <t>Даниил Лобастов</t>
   </si>
   <si>
     <t>4.71</t>
   </si>
   <si>
     <t>3.35</t>
   </si>
   <si>
+    <t>Карина Шамова</t>
+  </si>
+  <si>
+    <t>4.75</t>
+  </si>
+  <si>
+    <t>2.86</t>
+  </si>
+  <si>
     <t>Александр Докин</t>
   </si>
   <si>
     <t>4.80</t>
   </si>
   <si>
     <t>1.80</t>
   </si>
   <si>
-    <t>Карина Шамова</t>
-[...7 lines deleted...]
-  <si>
     <t>Степан Матвеев</t>
   </si>
   <si>
     <t>7.15</t>
   </si>
   <si>
     <t>3.99</t>
   </si>
   <si>
     <t>Андрей Куприянов</t>
   </si>
   <si>
     <t>7.46</t>
   </si>
   <si>
     <t>5.17</t>
   </si>
   <si>
     <t>Иван Ядрихинский</t>
   </si>
   <si>
     <t>7.88</t>
   </si>
   <si>
     <t>5.44</t>
   </si>
   <si>
     <t>Александр Катюков</t>
   </si>
   <si>
-    <t>8.69</t>
+    <t>8.54</t>
   </si>
   <si>
     <t>4.58</t>
   </si>
   <si>
     <t>Мухаммад Кудаев</t>
   </si>
   <si>
     <t>8.74</t>
   </si>
   <si>
     <t>7.76</t>
   </si>
   <si>
     <t>Лев Смирнов</t>
   </si>
   <si>
     <t>9.15</t>
   </si>
   <si>
     <t>6.04</t>
   </si>
   <si>
     <t>Илья Фаттахов</t>
   </si>