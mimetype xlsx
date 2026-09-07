--- v3 (2026-07-23)
+++ v4 (2026-09-07)
@@ -35,75 +35,75 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>2.61</t>
   </si>
   <si>
     <t>1.96</t>
   </si>
   <si>
-    <t>Екатерина Канева</t>
+    <t>Анатолий Туренко</t>
+  </si>
+  <si>
+    <t>3.20</t>
+  </si>
+  <si>
+    <t>2.17</t>
+  </si>
+  <si>
+    <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>3.38</t>
   </si>
   <si>
     <t>1.86</t>
   </si>
   <si>
     <t>Дмитрий Васильев</t>
   </si>
   <si>
     <t>3.51</t>
   </si>
   <si>
     <t>2.23</t>
-  </si>
-[...7 lines deleted...]
-    <t>2.17</t>
   </si>
   <si>
     <t>Владимир Фёдоров</t>
   </si>
   <si>
     <t>3.92</t>
   </si>
   <si>
     <t>2.87</t>
   </si>
   <si>
     <t>Даниил Лобастов</t>
   </si>
   <si>
     <t>4.71</t>
   </si>
   <si>
     <t>3.35</t>
   </si>
   <si>
     <t>Карина Шамова</t>
   </si>
   <si>
     <t>4.75</t>
   </si>