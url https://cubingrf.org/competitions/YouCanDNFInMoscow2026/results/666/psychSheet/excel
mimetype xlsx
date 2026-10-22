--- v3 (2026-09-07)
+++ v4 (2026-10-22)
@@ -38,54 +38,54 @@
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>1:29.75</t>
   </si>
   <si>
     <t>1:24.45</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
-    <t>1:39.55</t>
-[...2 lines deleted...]
-    <t>1:34.62</t>
+    <t>1:38.73</t>
+  </si>
+  <si>
+    <t>1:33.03</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>1:49.66</t>
   </si>
   <si>
     <t>1:32.46</t>
   </si>
   <si>
     <t>Георгий Исанов</t>
   </si>
   <si>
     <t>1:49.75</t>
   </si>
   <si>
     <t>1:41.36</t>
   </si>
   <si>
     <t>Лев Маслов</t>
   </si>
   <si>
     <t>1:54.23</t>
   </si>
@@ -131,51 +131,51 @@
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>2:16.38</t>
   </si>
   <si>
     <t>2:06.51</t>
   </si>
   <si>
     <t>Федор Абаев</t>
   </si>
   <si>
     <t>2:35.65</t>
   </si>
   <si>
     <t>2:25.29</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>2:38.97</t>
   </si>
   <si>
-    <t>2:29.42</t>
+    <t>2:23.27</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>2:45.80</t>
   </si>
   <si>
     <t>2:36.84</t>
   </si>
   <si>
     <t>Никита Чесноков</t>
   </si>
   <si>
     <t>2:48.25</t>
   </si>
   <si>
     <t>2:33.19</t>
   </si>
   <si>
     <t>Владислав Затолокин</t>
   </si>
   <si>
     <t>3:21.01</t>
   </si>
@@ -230,51 +230,51 @@
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>4:37.39</t>
   </si>
   <si>
     <t>4:03.31</t>
   </si>
   <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>5:15.63</t>
   </si>
   <si>
     <t>4:39.45</t>
   </si>
   <si>
     <t>Евгений Амосов</t>
   </si>
   <si>
     <t>6:59.07</t>
   </si>
   <si>
-    <t>6:15.24</t>
+    <t>4:18.86</t>
   </si>
   <si>
     <t>Руслан Иманалиев</t>
   </si>
   <si>
     <t>6:08.32</t>
   </si>
   <si>
     <t>Иван Шинкин</t>
   </si>
   <si>
     <t>6:38.62</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>