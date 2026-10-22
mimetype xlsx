--- v2 (2026-09-07)
+++ v3 (2026-10-22)
@@ -83,54 +83,54 @@
   <si>
     <t>2:28.79</t>
   </si>
   <si>
     <t>Лев Маслов</t>
   </si>
   <si>
     <t>2:47.29</t>
   </si>
   <si>
     <t>2:36.64</t>
   </si>
   <si>
     <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>2:56.39</t>
   </si>
   <si>
     <t>2:56.17</t>
   </si>
   <si>
     <t>Вадим Сухарев</t>
   </si>
   <si>
-    <t>2:58.76</t>
-[...2 lines deleted...]
-    <t>2:54.04</t>
+    <t>2:57.68</t>
+  </si>
+  <si>
+    <t>2:48.14</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>3:12.48</t>
   </si>
   <si>
     <t>2:54.90</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>3:28.11</t>
   </si>
   <si>
     <t>3:22.47</t>
   </si>
   <si>
     <t>Федор Абаев</t>
   </si>
   <si>
     <t>4:01.43</t>
   </si>
@@ -179,66 +179,66 @@
   <si>
     <t>5:31.03</t>
   </si>
   <si>
     <t>4:26.27</t>
   </si>
   <si>
     <t>Михаил Говголенко</t>
   </si>
   <si>
     <t>5:51.15</t>
   </si>
   <si>
     <t>5:43.99</t>
   </si>
   <si>
     <t>Антон Бережнов</t>
   </si>
   <si>
     <t>6:22.73</t>
   </si>
   <si>
     <t>6:03.88</t>
   </si>
   <si>
+    <t>Евгений Амосов</t>
+  </si>
+  <si>
+    <t>7:47.39</t>
+  </si>
+  <si>
+    <t>6:33.14</t>
+  </si>
+  <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>7:59.20</t>
   </si>
   <si>
     <t>7:19.76</t>
-  </si>
-[...7 lines deleted...]
-    <t>7:23.66</t>
   </si>
   <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>8:38.77</t>
   </si>
   <si>
     <t>8:17.66</t>
   </si>
   <si>
     <t>Дмитрий Андреев</t>
   </si>
   <si>
     <t>5:45.02</t>
   </si>
   <si>
     <t>Михаил Кулешов</t>
   </si>
   <si>
     <t>6:55.97</t>
   </si>
   <si>
     <t>Павел Макеев</t>
   </si>