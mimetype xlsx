--- v0 (2026-04-17)
+++ v1 (2026-06-02)
@@ -38,234 +38,234 @@
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>3.38</t>
   </si>
   <si>
     <t>2.27</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
-    <t>5.35</t>
+    <t>5.08</t>
   </si>
   <si>
     <t>4.40</t>
   </si>
   <si>
     <t>Екатерина Канева</t>
   </si>
   <si>
     <t>5.41</t>
   </si>
   <si>
     <t>4.62</t>
   </si>
   <si>
+    <t>Вадим Сухарев</t>
+  </si>
+  <si>
+    <t>5.99</t>
+  </si>
+  <si>
+    <t>5.36</t>
+  </si>
+  <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>6.40</t>
   </si>
   <si>
     <t>4.77</t>
   </si>
   <si>
-    <t>Вадим Сухарев</t>
-[...7 lines deleted...]
-  <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>7.41</t>
   </si>
   <si>
     <t>6.16</t>
   </si>
   <si>
     <t>Александр Кропотов</t>
   </si>
   <si>
     <t>7.44</t>
   </si>
   <si>
     <t>5.88</t>
   </si>
   <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>7.66</t>
   </si>
   <si>
     <t>5.32</t>
   </si>
   <si>
+    <t>Федор Абаев</t>
+  </si>
+  <si>
+    <t>7.92</t>
+  </si>
+  <si>
+    <t>6.35</t>
+  </si>
+  <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>7.95</t>
   </si>
   <si>
     <t>6.65</t>
   </si>
   <si>
-    <t>Федор Абаев</t>
-[...7 lines deleted...]
-  <si>
     <t>Иван Сергеев</t>
   </si>
   <si>
-    <t>9.39</t>
-[...2 lines deleted...]
-    <t>8.08</t>
+    <t>8.75</t>
+  </si>
+  <si>
+    <t>6.63</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
     <t>9.52</t>
   </si>
   <si>
-    <t>8.16</t>
+    <t>6.89</t>
   </si>
   <si>
     <t>Михаил Кулешов</t>
   </si>
   <si>
     <t>10.88</t>
   </si>
   <si>
-    <t>9.36</t>
+    <t>8.72</t>
   </si>
   <si>
     <t>Антон Бережнов</t>
   </si>
   <si>
     <t>11.24</t>
   </si>
   <si>
     <t>7.89</t>
   </si>
   <si>
     <t>Никита Чесноков</t>
   </si>
   <si>
     <t>11.69</t>
   </si>
   <si>
     <t>9.16</t>
   </si>
   <si>
     <t>Михаил Говголенко</t>
   </si>
   <si>
     <t>11.91</t>
   </si>
   <si>
     <t>10.35</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>13.99</t>
   </si>
   <si>
-    <t>12.84</t>
+    <t>11.58</t>
   </si>
   <si>
     <t>Дмитрий Андреев</t>
   </si>
   <si>
     <t>14.65</t>
   </si>
   <si>
     <t>12.36</t>
   </si>
   <si>
     <t>Иван Шинкин</t>
   </si>
   <si>
-    <t>17.83</t>
+    <t>17.13</t>
   </si>
   <si>
     <t>14.36</t>
   </si>
   <si>
     <t>Георгий Исанов</t>
   </si>
   <si>
     <t>19.17</t>
   </si>
   <si>
     <t>15.59</t>
   </si>
   <si>
     <t>Станислав Ермаков</t>
   </si>
   <si>
     <t>23.77</t>
   </si>
   <si>
     <t>18.13</t>
   </si>
   <si>
     <t>Евгений Амосов</t>
   </si>
   <si>
-    <t>27.80</t>
-[...2 lines deleted...]
-    <t>22.39</t>
+    <t>26.55</t>
+  </si>
+  <si>
+    <t>20.72</t>
   </si>
   <si>
     <t>Руслан Иманалиев</t>
   </si>
   <si>
     <t>32.75</t>
   </si>
   <si>
     <t>31.00</t>
   </si>
   <si>
     <t>Любовь Криничная</t>
   </si>
   <si>
     <t>12.18</t>
   </si>
   <si>
     <t>Константин Глебов</t>
   </si>
   <si>
     <t>26.76</t>
   </si>
 </sst>
 </file>
 