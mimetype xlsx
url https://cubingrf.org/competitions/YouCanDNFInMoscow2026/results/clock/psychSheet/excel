--- v1 (2026-06-02)
+++ v2 (2026-09-07)
@@ -44,51 +44,51 @@
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>3.38</t>
   </si>
   <si>
     <t>2.27</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
     <t>5.08</t>
   </si>
   <si>
     <t>4.40</t>
   </si>
   <si>
-    <t>Екатерина Канева</t>
+    <t>Екатерина Катюкова</t>
   </si>
   <si>
     <t>5.41</t>
   </si>
   <si>
     <t>4.62</t>
   </si>
   <si>
     <t>Вадим Сухарев</t>
   </si>
   <si>
     <t>5.99</t>
   </si>
   <si>
     <t>5.36</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>6.40</t>
   </si>
   <si>
     <t>4.77</t>
   </si>