--- v2 (2026-09-07)
+++ v3 (2026-10-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="clock" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>#</t>
   </si>
   <si>
     <t>Имя и фамилия участника</t>
   </si>
   <si>
     <t>Среднее</t>
   </si>
   <si>
     <t>Лучшее</t>
   </si>
   <si>
     <t>Анатолий Туренко</t>
   </si>
   <si>
     <t>3.38</t>
   </si>
   <si>
     <t>2.27</t>
   </si>
   <si>
     <t>Никита Попков</t>
   </si>
   <si>
@@ -71,222 +71,225 @@
   <si>
     <t>5.41</t>
   </si>
   <si>
     <t>4.62</t>
   </si>
   <si>
     <t>Вадим Сухарев</t>
   </si>
   <si>
     <t>5.99</t>
   </si>
   <si>
     <t>5.36</t>
   </si>
   <si>
     <t>Андрей Жуков</t>
   </si>
   <si>
     <t>6.40</t>
   </si>
   <si>
     <t>4.77</t>
   </si>
   <si>
+    <t>Александр Кропотов</t>
+  </si>
+  <si>
+    <t>7.14</t>
+  </si>
+  <si>
+    <t>5.88</t>
+  </si>
+  <si>
     <t>Александр Катюков</t>
   </si>
   <si>
     <t>7.41</t>
   </si>
   <si>
     <t>6.16</t>
   </si>
   <si>
-    <t>Александр Кропотов</t>
-[...7 lines deleted...]
-  <si>
     <t>Славомил Волосков</t>
   </si>
   <si>
     <t>7.66</t>
   </si>
   <si>
     <t>5.32</t>
   </si>
   <si>
     <t>Федор Абаев</t>
   </si>
   <si>
     <t>7.92</t>
   </si>
   <si>
     <t>6.35</t>
   </si>
   <si>
     <t>Полина Лаптева</t>
   </si>
   <si>
     <t>7.95</t>
   </si>
   <si>
     <t>6.65</t>
   </si>
   <si>
     <t>Иван Сергеев</t>
   </si>
   <si>
     <t>8.75</t>
   </si>
   <si>
     <t>6.63</t>
   </si>
   <si>
     <t>Дарья Елисеева</t>
   </si>
   <si>
-    <t>9.52</t>
+    <t>8.97</t>
   </si>
   <si>
     <t>6.89</t>
   </si>
   <si>
+    <t>Антон Бережнов</t>
+  </si>
+  <si>
+    <t>9.92</t>
+  </si>
+  <si>
+    <t>7.89</t>
+  </si>
+  <si>
     <t>Михаил Кулешов</t>
   </si>
   <si>
     <t>10.88</t>
   </si>
   <si>
     <t>8.72</t>
   </si>
   <si>
-    <t>Антон Бережнов</t>
-[...7 lines deleted...]
-  <si>
     <t>Никита Чесноков</t>
   </si>
   <si>
     <t>11.69</t>
   </si>
   <si>
     <t>9.16</t>
   </si>
   <si>
     <t>Михаил Говголенко</t>
   </si>
   <si>
     <t>11.91</t>
   </si>
   <si>
     <t>10.35</t>
   </si>
   <si>
     <t>Ольга Ясакова</t>
   </si>
   <si>
     <t>13.99</t>
   </si>
   <si>
     <t>11.58</t>
   </si>
   <si>
     <t>Дмитрий Андреев</t>
   </si>
   <si>
     <t>14.65</t>
   </si>
   <si>
     <t>12.36</t>
   </si>
   <si>
     <t>Иван Шинкин</t>
   </si>
   <si>
-    <t>17.13</t>
+    <t>17.08</t>
   </si>
   <si>
     <t>14.36</t>
   </si>
   <si>
     <t>Георгий Исанов</t>
   </si>
   <si>
     <t>19.17</t>
   </si>
   <si>
     <t>15.59</t>
   </si>
   <si>
     <t>Станислав Ермаков</t>
   </si>
   <si>
     <t>23.77</t>
   </si>
   <si>
     <t>18.13</t>
   </si>
   <si>
     <t>Евгений Амосов</t>
   </si>
   <si>
-    <t>26.55</t>
+    <t>24.76</t>
   </si>
   <si>
     <t>20.72</t>
   </si>
   <si>
+    <t>Константин Глебов</t>
+  </si>
+  <si>
+    <t>25.93</t>
+  </si>
+  <si>
+    <t>20.20</t>
+  </si>
+  <si>
     <t>Руслан Иманалиев</t>
   </si>
   <si>
     <t>32.75</t>
   </si>
   <si>
     <t>31.00</t>
   </si>
   <si>
     <t>Любовь Криничная</t>
   </si>
   <si>
     <t>12.18</t>
-  </si>
-[...4 lines deleted...]
-    <t>26.76</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -957,65 +960,67 @@
       <c r="D23" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="24" spans="1:4">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24" t="s">
         <v>70</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>71</v>
       </c>
       <c r="D24" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="25" spans="1:4">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>73</v>
       </c>
-      <c r="C25" s="1"/>
+      <c r="C25" s="1" t="s">
+        <v>74</v>
+      </c>
       <c r="D25" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="26" spans="1:4">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C26" s="1"/>
       <c r="D26" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>